--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c73e2e172442e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff76374401d44f10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb5353513b3a4d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b7590deab440a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8b5cfaca2f542f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb5353513b3a4d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0234bca95424632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b7590deab440a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4N50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,079</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>16,564</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,951</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...386 lines deleted...]
-          <x:t>16,859</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,632</x:t>
-[...166 lines deleted...]
-          <x:t>16,826</x:t>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>