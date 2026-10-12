--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff76374401d44f10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R462e1928c5d2417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b7590deab440a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a294e8dfa494d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0234bca95424632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b7590deab440a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R258e27d9fa7c4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a294e8dfa494d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4N50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>16,859</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,632</x:t>
-[...242 lines deleted...]
-          <x:t>16,951</x:t>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,152</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>17,361</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,275</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>17,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>