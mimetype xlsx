--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R462e1928c5d2417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d88866f5e4d4cbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a294e8dfa494d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e9973678a949f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R258e27d9fa7c4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a294e8dfa494d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff606493954d4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e9973678a949f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4N50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>17,259</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,944</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>18,401</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>