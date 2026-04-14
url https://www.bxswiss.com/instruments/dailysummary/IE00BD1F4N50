--- v5 (2026-03-25)
+++ v6 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6732c642a71b41eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdc979b98e24a71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R473dfe1ae8d74509"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6cbf292029f4279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18743c73f56c4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R473dfe1ae8d74509" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5f122efb9494723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6cbf292029f4279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4N50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>13,210</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,444</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>13,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>13,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>