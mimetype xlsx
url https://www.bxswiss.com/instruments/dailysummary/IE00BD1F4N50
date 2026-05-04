--- v6 (2026-04-14)
+++ v7 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdc979b98e24a71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00399a5be11041a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6cbf292029f4279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbccd8a2098b44416"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5f122efb9494723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6cbf292029f4279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c05dc7abbf341d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbccd8a2098b44416" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4N50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>