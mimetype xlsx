--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00399a5be11041a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd78fad40964b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbccd8a2098b44416"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R104e53258ad842f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c05dc7abbf341d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbccd8a2098b44416" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re42e06a5262148ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R104e53258ad842f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4N50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>