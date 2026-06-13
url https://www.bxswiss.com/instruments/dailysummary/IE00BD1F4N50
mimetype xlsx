--- v8 (2026-05-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd78fad40964b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90011b39810c4edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R104e53258ad842f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04656de86d014e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re42e06a5262148ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R104e53258ad842f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57fe133489cd4fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04656de86d014e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4N50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>