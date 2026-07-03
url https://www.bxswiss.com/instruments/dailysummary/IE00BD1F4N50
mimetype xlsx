--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90011b39810c4edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5564e71f9794ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04656de86d014e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f5a0b32aa6f4c6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57fe133489cd4fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04656de86d014e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R551cd373505e46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f5a0b32aa6f4c6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4N50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>