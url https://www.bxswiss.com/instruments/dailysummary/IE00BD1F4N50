--- v10 (2026-07-03)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5564e71f9794ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22dd1aa0936d4392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f5a0b32aa6f4c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde148a7a54f42dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R551cd373505e46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f5a0b32aa6f4c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c2249d267444942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde148a7a54f42dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4N50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>17,931</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>18,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>17,890</x:t>
-        </x:is>
-[...597 lines deleted...]
-          <x:t>18,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>