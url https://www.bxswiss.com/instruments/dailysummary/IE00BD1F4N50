--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22dd1aa0936d4392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcea64caa979d4dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde148a7a54f42dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re25baec8e1d54b2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c2249d267444942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde148a7a54f42dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b8d4cc91ea4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re25baec8e1d54b2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4N50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,933</x:t>
-[...306 lines deleted...]
-          <x:t>17,890</x:t>
+          <x:t>17,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>