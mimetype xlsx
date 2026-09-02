--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcea64caa979d4dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c73e2e172442e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re25baec8e1d54b2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb5353513b3a4d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b8d4cc91ea4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re25baec8e1d54b2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8b5cfaca2f542f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb5353513b3a4d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4N50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>17,801</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,002</x:t>
-[...114 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,079</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>17,926</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>