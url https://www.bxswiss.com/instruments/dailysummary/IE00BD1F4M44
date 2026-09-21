--- v10 (2026-08-30)
+++ v11 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb07ee9d62c642fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7609542a0cf4393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1154d8d679e4a2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80f8ebab9284949"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a9700e1cc4d4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1154d8d679e4a2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R609010f7db8645a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80f8ebab9284949" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4M44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>15,821</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,753</x:t>
-[...274 lines deleted...]
-          <x:t>15,616</x:t>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>