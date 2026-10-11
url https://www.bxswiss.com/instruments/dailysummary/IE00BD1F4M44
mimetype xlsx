--- v11 (2026-09-21)
+++ v12 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7609542a0cf4393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed2b417a6b44524" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80f8ebab9284949"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fad6c470b944739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R609010f7db8645a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80f8ebab9284949" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a59e07b85144961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fad6c470b944739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4M44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,646</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,646</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,702</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>15,948</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,876</x:t>
-[...232 lines deleted...]
-          <x:t>15,918</x:t>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,717</x:t>
-[...4 lines deleted...]
-          <x:t>15,724</x:t>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>