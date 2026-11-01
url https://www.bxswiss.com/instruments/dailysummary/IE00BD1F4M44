--- v12 (2026-10-11)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed2b417a6b44524" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e194a2ea224adf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fad6c470b944739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8949eb27f7044328"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a59e07b85144961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fad6c470b944739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ac9f2b8b4843a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8949eb27f7044328" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4M44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,766</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>15,646</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.10.2026</x:t>
-[...154 lines deleted...]
-          <x:t>15,848</x:t>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>