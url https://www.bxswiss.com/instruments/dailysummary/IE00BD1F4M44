--- v4 (2026-03-07)
+++ v5 (2026-04-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04b24b1fd6f34fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749c90c39ceb4f54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e860bde03be4787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbf97159fcec4144"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c3fdaf76d894c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e860bde03be4787" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538330cdc6f6405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbf97159fcec4144" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4M44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>10,980</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,031</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>06.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,130</x:t>
-[...404 lines deleted...]
-          <x:t>11,052</x:t>
+          <x:t>10,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>10,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>