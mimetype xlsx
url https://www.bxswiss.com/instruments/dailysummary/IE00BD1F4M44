--- v5 (2026-04-01)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749c90c39ceb4f54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ace03ac4124be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbf97159fcec4144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0882cd01f8e04cd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538330cdc6f6405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbf97159fcec4144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd08a654fcfce47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0882cd01f8e04cd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4M44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...613 lines deleted...]
-          <x:t>10,970</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>