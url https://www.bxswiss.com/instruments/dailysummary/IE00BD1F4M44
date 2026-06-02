--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ace03ac4124be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da57b58d6fa42e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0882cd01f8e04cd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c1a85876fc24dee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd08a654fcfce47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0882cd01f8e04cd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a4c5c0951a4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c1a85876fc24dee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4M44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>