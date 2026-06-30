--- v7 (2026-06-02)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da57b58d6fa42e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec96d0278c94b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c1a85876fc24dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6da2aa2c393c4f1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a4c5c0951a4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c1a85876fc24dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5631fb3ced04450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6da2aa2c393c4f1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4M44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...463 lines deleted...]
-          <x:t>14,591</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,524</x:t>
-[...58 lines deleted...]
-          <x:t>15,057</x:t>
+          <x:t>14,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>