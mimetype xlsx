--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec96d0278c94b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ffbe74a2784c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6da2aa2c393c4f1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R825b772bc13b4e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5631fb3ced04450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6da2aa2c393c4f1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41323da5dc624d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R825b772bc13b4e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4M44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>14,915</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,896</x:t>
-[...124 lines deleted...]
-          <x:t>14,644</x:t>
+          <x:t>15,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,601</x:t>
-[...70 lines deleted...]
-          <x:t>14,642</x:t>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,573</x:t>
-[...328 lines deleted...]
-          <x:t>15,282</x:t>
+          <x:t>14,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>