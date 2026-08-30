--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ffbe74a2784c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb07ee9d62c642fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R825b772bc13b4e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1154d8d679e4a2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41323da5dc624d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R825b772bc13b4e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a9700e1cc4d4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1154d8d679e4a2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4M44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>15,841</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,759</x:t>
-[...173 lines deleted...]
-          <x:t>15,367</x:t>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,146</x:t>
-[...355 lines deleted...]
-          <x:t>14,765</x:t>
+          <x:t>15,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>