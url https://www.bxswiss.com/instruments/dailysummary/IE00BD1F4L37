--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4800c933c36240a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R579412f0ff134dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf2133613a104b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71eae49ce69b4232"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dfc39284b4748c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf2133613a104b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57c09991c40d4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71eae49ce69b4232" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4L37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>15,444</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,454</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>15,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>