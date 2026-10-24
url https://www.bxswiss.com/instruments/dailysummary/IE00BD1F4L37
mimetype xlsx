--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R579412f0ff134dc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85199cd01b7c49cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71eae49ce69b4232"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb0d0415097458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57c09991c40d4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71eae49ce69b4232" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8dd21815174548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb0d0415097458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4L37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>