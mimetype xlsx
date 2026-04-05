--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a04e728546496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd147069e529746ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32cb0c90509406c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42adb186d82b48db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641f8a7a8bf44a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32cb0c90509406c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29632f72bae0493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42adb186d82b48db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4L37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>13,298</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,202</x:t>
-[...75 lines deleted...]
-          <x:t>13,013</x:t>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>12,983</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>