--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd147069e529746ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78dbf16095cf4e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42adb186d82b48db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f4a6353a5b4e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29632f72bae0493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42adb186d82b48db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab13e39680b4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f4a6353a5b4e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4L37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,983</x:t>
-[...205 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>12,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,004</x:t>
-[...279 lines deleted...]
-          <x:t>12,960</x:t>
+          <x:t>12,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>