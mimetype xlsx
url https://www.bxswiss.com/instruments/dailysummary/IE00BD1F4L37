--- v6 (2026-04-25)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78dbf16095cf4e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955b324b36c04889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f4a6353a5b4e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6314a387eb0741f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab13e39680b4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f4a6353a5b4e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a1020faf4b4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6314a387eb0741f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4L37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>13,677</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>