--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955b324b36c04889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R597a2efcd773485e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6314a387eb0741f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc01aab3aa54fe1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a1020faf4b4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6314a387eb0741f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fff3200f3a2481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc01aab3aa54fe1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4L37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...608 lines deleted...]
-          <x:t>14,415</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>