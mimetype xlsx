--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R597a2efcd773485e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502381a0f3974148" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc01aab3aa54fe1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d89423791a44093"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fff3200f3a2481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc01aab3aa54fe1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eda659421f347c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d89423791a44093" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4L37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>14,706</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,648</x:t>
-[...151 lines deleted...]
-          <x:t>14,858</x:t>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,820</x:t>
-[...21 lines deleted...]
-          <x:t>15,030</x:t>
+          <x:t>14,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,985</x:t>
-[...242 lines deleted...]
-          <x:t>14,930</x:t>
+          <x:t>14,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>