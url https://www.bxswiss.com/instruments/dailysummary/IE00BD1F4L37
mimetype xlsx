--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502381a0f3974148" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R297568dc4acb4a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d89423791a44093"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b927a4543c4be7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eda659421f347c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d89423791a44093" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf513cd0dcfd74fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b927a4543c4be7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4L37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,795</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,011</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>