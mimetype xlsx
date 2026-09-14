--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R297568dc4acb4a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4800c933c36240a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b927a4543c4be7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf2133613a104b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf513cd0dcfd74fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b927a4543c4be7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dfc39284b4748c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf2133613a104b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI USA Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD1F4L37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>15,097</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,962</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>15,079</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>