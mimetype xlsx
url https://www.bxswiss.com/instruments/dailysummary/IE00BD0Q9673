--- v3 (2026-03-26)
+++ v4 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaf014927c4e410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f40bb8053074b18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1704f7d82d24da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd890dbb72b1c420e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R628d0ded16d1469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1704f7d82d24da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83cc2e3e347d4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd890dbb72b1c420e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD0Q9673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>16,959</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,869</x:t>
-[...195 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>16,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,753</x:t>
-[...90 lines deleted...]
-          <x:t>16,626</x:t>
+          <x:t>16,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>