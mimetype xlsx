--- v4 (2026-04-15)
+++ v5 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f40bb8053074b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca5c7a4581a46ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd890dbb72b1c420e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b66d2d60d074b5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83cc2e3e347d4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd890dbb72b1c420e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5516943bac344ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b66d2d60d074b5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD0Q9673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>16,338</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,338</x:t>
-[...119 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,005</x:t>
-[...4 lines deleted...]
-          <x:t>16,769</x:t>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,843</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>16,803</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>