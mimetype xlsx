--- v5 (2026-05-06)
+++ v6 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca5c7a4581a46ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c3404d18914a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b66d2d60d074b5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa767aad00a442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5516943bac344ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b66d2d60d074b5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e2cd6c06934fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa767aad00a442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD0Q9673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>08.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,005</x:t>
-[...70 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,981</x:t>
-[...4 lines deleted...]
-          <x:t>16,808</x:t>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,818</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>16,799</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>