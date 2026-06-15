--- v6 (2026-05-26)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c3404d18914a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R520e10a749e544bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa767aad00a442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8cf6d0e87f04ba2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e2cd6c06934fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa767aad00a442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c47296893e4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8cf6d0e87f04ba2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD0Q9673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>16,822</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>16,907</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,700</x:t>
-[...409 lines deleted...]
-          <x:t>16,878</x:t>
+          <x:t>17,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>