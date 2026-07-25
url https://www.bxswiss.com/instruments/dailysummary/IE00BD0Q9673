--- v7 (2026-06-15)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R520e10a749e544bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5102dddab6274b65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8cf6d0e87f04ba2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e718d1955d24e08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c47296893e4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8cf6d0e87f04ba2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdcaa47d3c3049ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e718d1955d24e08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD0Q9673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...443 lines deleted...]
-          <x:t>17,190</x:t>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,118</x:t>
-[...11 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>17,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,334</x:t>
-[...63 lines deleted...]
-          <x:t>16,982</x:t>
+          <x:t>17,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>