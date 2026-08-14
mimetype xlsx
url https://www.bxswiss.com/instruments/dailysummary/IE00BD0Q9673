--- v8 (2026-07-25)
+++ v9 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5102dddab6274b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8138bc37f22e42ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e718d1955d24e08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7fa4fdd396469e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdcaa47d3c3049ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e718d1955d24e08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44dd56b95c8b40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7fa4fdd396469e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD0Q9673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,422</x:t>
-[...576 lines deleted...]
-          <x:t>17,419</x:t>
+          <x:t>17,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>