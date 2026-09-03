--- v9 (2026-08-14)
+++ v10 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8138bc37f22e42ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5af62e6782147e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7fa4fdd396469e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcec1cf169ae54273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44dd56b95c8b40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7fa4fdd396469e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b17795636d474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcec1cf169ae54273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD0Q9673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>17,344</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>17,341</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,306</x:t>
-[...281 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,442</x:t>
-[...279 lines deleted...]
-          <x:t>17,576</x:t>
+          <x:t>17,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>