--- v10 (2026-09-03)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5af62e6782147e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R161f206740ce4842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcec1cf169ae54273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f2167acf594a3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b17795636d474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcec1cf169ae54273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26556afaccde479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f2167acf594a3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD0Q9673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>17,513</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,268</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>17,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>