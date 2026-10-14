--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R161f206740ce4842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ff029432d04ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f2167acf594a3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb11b44e90334186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26556afaccde479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f2167acf594a3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0604a38fe0274244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb11b44e90334186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD0Q9673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>17,490</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,419</x:t>
-[...38 lines deleted...]
-          <x:t>17,120</x:t>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,028</x:t>
-[...53 lines deleted...]
-          <x:t>17,056</x:t>
+          <x:t>16,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>17,091</x:t>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>17,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,202</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>17,223</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>