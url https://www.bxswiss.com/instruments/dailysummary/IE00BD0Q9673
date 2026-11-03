--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ff029432d04ee6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c4bceab34944ee9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb11b44e90334186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref022dedb7bd4a08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0604a38fe0274244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb11b44e90334186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d076a775e540ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref022dedb7bd4a08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD0Q9673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>17,056</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>17,091</x:t>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>17,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,202</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>17,223</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,264</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>29.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,407</x:t>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,194</x:t>
-[...269 lines deleted...]
-          <x:t>17,224</x:t>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>