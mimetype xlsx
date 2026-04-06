--- v4 (2026-03-17)
+++ v5 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9217a9fcb7b4796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd13a0ab5034913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R801b480f8817418a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra982f2878aee4b0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d7c3b1c2d814f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R801b480f8817418a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b690bb9d7f94d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra982f2878aee4b0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA UCITS ETF (USD) A-UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD08DL65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,771</x:t>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>27,686</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>