--- v5 (2026-04-06)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd13a0ab5034913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7777ee8d4f4113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra982f2878aee4b0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra290240a6c1d4b11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b690bb9d7f94d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra982f2878aee4b0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b77ab926ff458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra290240a6c1d4b11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA UCITS ETF (USD) A-UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD08DL65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>27,490</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,117</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,498</x:t>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>