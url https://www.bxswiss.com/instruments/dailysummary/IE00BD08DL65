--- v6 (2026-04-27)
+++ v7 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7777ee8d4f4113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R540919f5c44e482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra290240a6c1d4b11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607704fa8aac449a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b77ab926ff458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra290240a6c1d4b11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf110f4fe7ba4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607704fa8aac449a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA UCITS ETF (USD) A-UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD08DL65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>