--- v7 (2026-05-17)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R540919f5c44e482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ef0eaef7cb4c4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607704fa8aac449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R548feefd5cb742a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf110f4fe7ba4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607704fa8aac449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd78f43e9014e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R548feefd5cb742a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA UCITS ETF (USD) A-UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD08DL65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>