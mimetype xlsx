--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ef0eaef7cb4c4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1240d304d2c4dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R548feefd5cb742a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c5e22d08f2842fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd78f43e9014e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R548feefd5cb742a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b2c8916eb244ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c5e22d08f2842fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA UCITS ETF (USD) A-UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD08DL65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>