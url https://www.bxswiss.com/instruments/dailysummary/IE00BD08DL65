--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1240d304d2c4dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref36307731b34169" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c5e22d08f2842fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1699cdc4a6f42c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b2c8916eb244ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c5e22d08f2842fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1622142e6b0f452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1699cdc4a6f42c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA UCITS ETF (USD) A-UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD08DL65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,539</x:t>
-[...210 lines deleted...]
-          <x:t>31,645</x:t>
+          <x:t>31,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,499</x:t>
-[...220 lines deleted...]
-          <x:t>31,409</x:t>
+          <x:t>31,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>