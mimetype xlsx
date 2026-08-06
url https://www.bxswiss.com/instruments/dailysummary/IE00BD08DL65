--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref36307731b34169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ca8611d09541d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1699cdc4a6f42c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6430be75206d4d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1622142e6b0f452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1699cdc4a6f42c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0527fdaa3c641d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6430be75206d4d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA UCITS ETF (USD) A-UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD08DL65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>31,516</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,293</x:t>
-[...97 lines deleted...]
-          <x:t>31,513</x:t>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,350</x:t>
-[...355 lines deleted...]
-          <x:t>32,288</x:t>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>