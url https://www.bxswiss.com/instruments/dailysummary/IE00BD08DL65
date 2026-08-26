--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ca8611d09541d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b5b467e98f4a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6430be75206d4d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radfbb897fbb94905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0527fdaa3c641d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6430be75206d4d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e69a106ffd4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radfbb897fbb94905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA UCITS ETF (USD) A-UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD08DL65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>32,002</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,625</x:t>
-[...200 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>32,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,129</x:t>
-[...80 lines deleted...]
-          <x:t>32,283</x:t>
+          <x:t>31,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,843</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>31,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,123</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>