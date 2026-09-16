--- v12 (2026-08-26)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b5b467e98f4a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd17b1d13484b84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radfbb897fbb94905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ef1a8306b44100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e69a106ffd4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radfbb897fbb94905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f5bdc14f14b4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ef1a8306b44100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA UCITS ETF (USD) A-UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD08DL65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>32,172</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,954</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>32,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>