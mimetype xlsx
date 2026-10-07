--- v13 (2026-09-16)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd17b1d13484b84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10f34c5edfb4438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ef1a8306b44100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc99df1caea2f429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f5bdc14f14b4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ef1a8306b44100" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16412a3132e54983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc99df1caea2f429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA UCITS ETF (USD) A-UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD08DL65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>33,327</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,125</x:t>
-[...566 lines deleted...]
-          <x:t>32,695</x:t>
+          <x:t>33,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>