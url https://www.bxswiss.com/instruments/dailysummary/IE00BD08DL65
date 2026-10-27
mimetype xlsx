--- v14 (2026-10-07)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10f34c5edfb4438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849d9055e7a74129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc99df1caea2f429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9471fbb206524f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16412a3132e54983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc99df1caea2f429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c2de4aa05d4450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9471fbb206524f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA UCITS ETF (USD) A-UKdis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BD08DL65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>33,500</x:t>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,314</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>33,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,706</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>