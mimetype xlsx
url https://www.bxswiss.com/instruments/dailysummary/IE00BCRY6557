--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra70d242a92fd44c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83cc56b312f147de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129c046abcd348f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a00c7a2376a4f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76fd56a2e08849ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129c046abcd348f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a2c3b8e1029427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a00c7a2376a4f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV EUR Ultrashort Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>94,518</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,806</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>24.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,694</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>95,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>