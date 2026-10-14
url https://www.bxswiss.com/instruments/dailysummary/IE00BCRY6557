--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83cc56b312f147de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fb09b04d5a4204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a00c7a2376a4f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73426d01646412f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a2c3b8e1029427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a00c7a2376a4f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cbb55461a144382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73426d01646412f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV EUR Ultrashort Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,694</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...605 lines deleted...]
-          <x:t>94,694</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>