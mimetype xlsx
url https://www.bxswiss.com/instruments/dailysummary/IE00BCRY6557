--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fb09b04d5a4204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d063c824f14c9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73426d01646412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red9d119f0e964cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cbb55461a144382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73426d01646412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34773096eec54793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red9d119f0e964cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV EUR Ultrashort Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>94,141</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,244</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>93,608</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,037</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>