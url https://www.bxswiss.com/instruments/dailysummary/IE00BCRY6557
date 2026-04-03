--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99a435e7247e493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5874691b993f4cb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e489091f084397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ad6a8e14894226"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3a8957aff614ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e489091f084397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857d8a3ff35d4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ad6a8e14894226" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV EUR Ultrashort Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...328 lines deleted...]
-          <x:t>92,671</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>92,458</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>