--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5874691b993f4cb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ad0f47d9434c30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ad6a8e14894226"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16cf8d9540eb414b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857d8a3ff35d4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ad6a8e14894226" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb251d4dcc0f49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16cf8d9540eb414b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV EUR Ultrashort Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>