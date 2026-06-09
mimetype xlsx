--- v6 (2026-04-23)
+++ v7 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ad0f47d9434c30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab1757f40a24600" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16cf8d9540eb414b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R225d9242354b414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb251d4dcc0f49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16cf8d9540eb414b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72d93e8571d340bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R225d9242354b414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV EUR Ultrashort Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>92,689</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>09.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,253</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>92,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,390</x:t>
-[...31 lines deleted...]
-          <x:t>92,537</x:t>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>