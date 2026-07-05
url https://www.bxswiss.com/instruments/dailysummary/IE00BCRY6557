--- v7 (2026-06-09)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab1757f40a24600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89eb319a0694ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R225d9242354b414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69aec37317e54c4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72d93e8571d340bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R225d9242354b414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a8d2284f244940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69aec37317e54c4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV EUR Ultrashort Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>