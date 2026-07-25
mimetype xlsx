--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89eb319a0694ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666731d782d34da7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69aec37317e54c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311f6e4c946a4b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a8d2284f244940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69aec37317e54c4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce127ab5f8f648f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311f6e4c946a4b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV EUR Ultrashort Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,333</x:t>
-[...313 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>92,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,006</x:t>
-[...171 lines deleted...]
-          <x:t>92,760</x:t>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>