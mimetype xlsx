--- v9 (2026-07-25)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666731d782d34da7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851ab94d995b400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311f6e4c946a4b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867122e689dc475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce127ab5f8f648f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311f6e4c946a4b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca2e001871614e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867122e689dc475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV EUR Ultrashort Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>