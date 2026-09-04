--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851ab94d995b400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra70d242a92fd44c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867122e689dc475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129c046abcd348f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca2e001871614e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867122e689dc475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76fd56a2e08849ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129c046abcd348f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV EUR Ultrashort Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>94,353</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,513</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>94,518</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,806</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>95,102</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>