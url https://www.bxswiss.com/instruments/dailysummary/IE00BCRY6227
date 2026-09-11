--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af370e0150940a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21adbb71316c4cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2006460edad64fd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0746fc2cd210490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d547ce5e8f4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2006460edad64fd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403bb13b6d1a4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0746fc2cd210490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Ultrashort Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>