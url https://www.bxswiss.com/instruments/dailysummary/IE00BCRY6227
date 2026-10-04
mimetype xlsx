--- v10 (2026-09-11)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21adbb71316c4cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d2ff10e933b44a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0746fc2cd210490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21ff2e0550c46fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403bb13b6d1a4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0746fc2cd210490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37e56326e67e4391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21ff2e0550c46fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Ultrashort Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...446 lines deleted...]
-          <x:t>81,117</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,402</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,921</x:t>
@@ -791,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>