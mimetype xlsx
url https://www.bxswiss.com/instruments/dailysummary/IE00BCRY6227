--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d2ff10e933b44a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4500a0f59b246fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21ff2e0550c46fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0540f8dbb2444530"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37e56326e67e4391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21ff2e0550c46fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8812c14520ae43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0540f8dbb2444530" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Ultrashort Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>82,230</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,284</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>82,593</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>