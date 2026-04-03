--- v2 (2026-01-31)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5301b53a0e344b3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebcd1fb5978d49da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e420962bd23435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re454e106d9f7446f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6550f1a1ee8b477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e420962bd23435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb458a09b69e41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re454e106d9f7446f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Ultrashort Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.12.2025</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,678</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>79,233</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,912</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>77,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>