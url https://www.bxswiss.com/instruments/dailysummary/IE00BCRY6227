--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebcd1fb5978d49da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8871747df12640ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re454e106d9f7446f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc6a6653dd374684"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb458a09b69e41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re454e106d9f7446f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda168dfc31c44241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc6a6653dd374684" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Ultrashort Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>