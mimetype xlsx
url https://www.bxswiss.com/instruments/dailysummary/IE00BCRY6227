--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8871747df12640ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7fded12cca74244" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc6a6653dd374684"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ed3e7d18b6f49ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda168dfc31c44241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc6a6653dd374684" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reedbbf65a5c84132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ed3e7d18b6f49ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Ultrashort Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>78,992</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,415</x:t>
-[...497 lines deleted...]
-          <x:t>77,806</x:t>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,717</x:t>
-[...11 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>78,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,250</x:t>
-[...9 lines deleted...]
-          <x:t>78,158</x:t>
+          <x:t>77,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>