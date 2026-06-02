--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7fded12cca74244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0500a0b6fa4f4694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ed3e7d18b6f49ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2158b5c4d754110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reedbbf65a5c84132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ed3e7d18b6f49ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb05b0a255e451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2158b5c4d754110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Ultrashort Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>77,806</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,717</x:t>
-[...11 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>78,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,250</x:t>
-[...48 lines deleted...]
-          <x:t>78,662</x:t>
+          <x:t>77,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,439</x:t>
-[...301 lines deleted...]
-          <x:t>78,306</x:t>
+          <x:t>78,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>