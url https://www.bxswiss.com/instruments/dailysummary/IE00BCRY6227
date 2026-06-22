--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0500a0b6fa4f4694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c60ce051f8b4ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2158b5c4d754110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49af6ab7cf6e4a92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb05b0a255e451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2158b5c4d754110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ca5c3235a2498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49af6ab7cf6e4a92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Ultrashort Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>