--- v7 (2026-06-22)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c60ce051f8b4ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728a729e245748b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49af6ab7cf6e4a92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb44d515eced14b92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ca5c3235a2498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49af6ab7cf6e4a92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf07572fb3074426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb44d515eced14b92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Ultrashort Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>80,432</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>