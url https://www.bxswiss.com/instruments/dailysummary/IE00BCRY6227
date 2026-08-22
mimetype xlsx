--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728a729e245748b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af370e0150940a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb44d515eced14b92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2006460edad64fd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf07572fb3074426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb44d515eced14b92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d547ce5e8f4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2006460edad64fd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Ultrashort Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>81,187</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,263</x:t>
-[...355 lines deleted...]
-          <x:t>80,884</x:t>
+          <x:t>79,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>