--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e65934b8b054ff3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf51c8ce1982c4d4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38d9ba4d964146c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212b892dc08c4ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33386ea507354b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38d9ba4d964146c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aac1df8d9474686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212b892dc08c4ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>70,481</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,769</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...428 lines deleted...]
-          <x:t>70,757</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,621</x:t>
-[...80 lines deleted...]
-          <x:t>69,819</x:t>
+          <x:t>70,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>