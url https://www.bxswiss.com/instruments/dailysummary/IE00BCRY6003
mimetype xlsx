--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf51c8ce1982c4d4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17c781f4cc444a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212b892dc08c4ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a5804d58ec46db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aac1df8d9474686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212b892dc08c4ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c55de132cc42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a5804d58ec46db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>70,352</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,586</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>70,401</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>