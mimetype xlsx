--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17c781f4cc444a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe55af82f464514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a5804d58ec46db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45fb479fa3b34e72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c55de132cc42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a5804d58ec46db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a6f1ecb9d04e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45fb479fa3b34e72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,692</x:t>
-[...31 lines deleted...]
-          <x:t>70,567</x:t>
+          <x:t>70,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>09.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,572</x:t>
-[...441 lines deleted...]
-          <x:t>69,832</x:t>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>