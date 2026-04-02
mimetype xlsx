--- v3 (2026-01-31)
+++ v4 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5bd7e48b0d74315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81add0d856dc4c5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad1c9eb845fb4164"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba771ee19e3478e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9607cb29f80467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad1c9eb845fb4164" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332f127e01b84066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba771ee19e3478e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.12.2025</x:t>
-[...468 lines deleted...]
-          <x:t>69,014</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,779</x:t>
-[...80 lines deleted...]
-          <x:t>68,004</x:t>
+          <x:t>68,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>