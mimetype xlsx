--- v4 (2026-04-02)
+++ v5 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81add0d856dc4c5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b8bbfe62174b54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba771ee19e3478e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a48a3a4530471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332f127e01b84066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba771ee19e3478e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bcb873795be41b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a48a3a4530471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,273</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...605 lines deleted...]
-          <x:t>68,664</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>