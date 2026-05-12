--- v5 (2026-04-22)
+++ v6 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b8bbfe62174b54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra877bea8cc7340a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a48a3a4530471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb08f5d01b546af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bcb873795be41b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a48a3a4530471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R256496e5c1f444f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb08f5d01b546af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>67,682</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,053</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>68,222</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>