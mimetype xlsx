--- v6 (2026-05-12)
+++ v7 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra877bea8cc7340a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30a45bbbe694b5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb08f5d01b546af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceffb6e3927d4ec9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R256496e5c1f444f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb08f5d01b546af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a004c881c044650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceffb6e3927d4ec9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>68,512</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>69,010</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,258</x:t>
-[...166 lines deleted...]
-          <x:t>68,105</x:t>
+          <x:t>68,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>