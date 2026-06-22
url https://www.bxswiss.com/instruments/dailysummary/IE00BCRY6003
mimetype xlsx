--- v7 (2026-06-01)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30a45bbbe694b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ab20cbd11004aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceffb6e3927d4ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74309f33eebc40e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a004c881c044650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceffb6e3927d4ec9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3697809e6f4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74309f33eebc40e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>