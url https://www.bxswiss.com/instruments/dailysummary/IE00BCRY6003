--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ab20cbd11004aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf582b3992a54e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74309f33eebc40e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7fc36c066f7430a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3697809e6f4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74309f33eebc40e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8dfd4f0fc944697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7fc36c066f7430a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>69,822</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,948</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>69,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,821</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>69,929</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>