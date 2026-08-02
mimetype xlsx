--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf582b3992a54e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d2d3f52f7349cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7fc36c066f7430a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcfcbf9516874378"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8dfd4f0fc944697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7fc36c066f7430a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc3d9f5e57f4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcfcbf9516874378" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>69,864</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,021</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,981</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>