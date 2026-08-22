--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d2d3f52f7349cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e65934b8b054ff3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcfcbf9516874378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38d9ba4d964146c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc3d9f5e57f4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcfcbf9516874378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33386ea507354b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38d9ba4d964146c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY6003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>69,941</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>69,823</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,657</x:t>
-[...188 lines deleted...]
-          <x:t>70,384</x:t>
+          <x:t>70,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>70,606</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,816</x:t>
-[...26 lines deleted...]
-          <x:t>69,951</x:t>
+          <x:t>69,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>