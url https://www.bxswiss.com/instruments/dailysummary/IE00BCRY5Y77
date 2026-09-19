--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c6cb209b3fd47dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f8f559041844a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8955f0a1ce504310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0a0001c974048fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586e7137272e4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8955f0a1ce504310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262e3efc7b0944b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0a0001c974048fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY5Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,857</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>80,948</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,873</x:t>
-[...11 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,698</x:t>
-[...112 lines deleted...]
-          <x:t>80,983</x:t>
+          <x:t>81,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,238</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>80,818</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>