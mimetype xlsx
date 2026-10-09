--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f8f559041844a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9129d032a2834d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0a0001c974048fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ea86a29a8994d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262e3efc7b0944b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0a0001c974048fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c14c9921b8941aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ea86a29a8994d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY5Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>80,983</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,238</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...413 lines deleted...]
-          <x:t>80,682</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,533</x:t>
-[...16 lines deleted...]
-          <x:t>80,801</x:t>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,773</x:t>
-[...166 lines deleted...]
-          <x:t>80,960</x:t>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>