--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9129d032a2834d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R056cb2c6d09c44e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ea86a29a8994d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra490906c82d246ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c14c9921b8941aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ea86a29a8994d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93ddfd3acd3646ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra490906c82d246ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY5Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>80,801</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,773</x:t>
-[...53 lines deleted...]
-          <x:t>81,197</x:t>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>80,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>81,903</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,884</x:t>
-[...26 lines deleted...]
-          <x:t>81,832</x:t>
+          <x:t>81,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>