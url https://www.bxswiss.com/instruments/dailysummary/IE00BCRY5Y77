--- v5 (2026-03-19)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96c93092b0434eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8954a218f0e4af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eaa52de85f14a7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re95b3f09dbbe4e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re302ff0188f94360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eaa52de85f14a7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd60e5fd7aa14c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re95b3f09dbbe4e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY5Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>78,429</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,390</x:t>
-[...151 lines deleted...]
-          <x:t>78,737</x:t>
+          <x:t>78,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,064</x:t>
-[...254 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,739</x:t>
-[...90 lines deleted...]
-          <x:t>79,702</x:t>
+          <x:t>79,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>