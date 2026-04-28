--- v6 (2026-04-08)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8954a218f0e4af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re725564bc75e45fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re95b3f09dbbe4e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb52dad734f1427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd60e5fd7aa14c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re95b3f09dbbe4e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c45871e9ade4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb52dad734f1427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY5Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,739</x:t>
-[...107 lines deleted...]
-          <x:t>79,473</x:t>
+          <x:t>79,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,909</x:t>
-[...296 lines deleted...]
-          <x:t>79,989</x:t>
+          <x:t>79,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>