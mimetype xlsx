--- v7 (2026-04-28)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re725564bc75e45fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R613c1b3e61494621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb52dad734f1427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969c691de7644272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c45871e9ade4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb52dad734f1427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb07b6abf44694571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969c691de7644272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY5Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>79,460</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,263</x:t>
-[...6 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,565</x:t>
-[...53 lines deleted...]
-          <x:t>79,334</x:t>
+          <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,955</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>78,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>