--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R613c1b3e61494621" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R276aee7d084747f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969c691de7644272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aceef4aec284648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb07b6abf44694571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969c691de7644272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f8f89e99a004cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aceef4aec284648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY5Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>78,765</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,811</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...442 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>