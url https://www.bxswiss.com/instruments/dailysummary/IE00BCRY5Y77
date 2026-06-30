--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R276aee7d084747f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fff37e6b1d74bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aceef4aec284648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccfd886588c1438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f8f89e99a004cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aceef4aec284648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4561697439e8437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccfd886588c1438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY5Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>