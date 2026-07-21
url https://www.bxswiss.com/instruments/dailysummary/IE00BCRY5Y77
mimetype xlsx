--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fff37e6b1d74bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cc0004468764405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccfd886588c1438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b62a9d898c4b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4561697439e8437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccfd886588c1438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b2d00c11c554148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b62a9d898c4b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY5Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>