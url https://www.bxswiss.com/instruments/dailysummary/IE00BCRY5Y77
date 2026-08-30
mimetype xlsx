--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cc0004468764405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c6cb209b3fd47dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b62a9d898c4b37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8955f0a1ce504310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b2d00c11c554148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b62a9d898c4b37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586e7137272e4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8955f0a1ce504310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Short Duration Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCRY5Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>80,287</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,444</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>80,677</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,566</x:t>
-[...303 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>80,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,559</x:t>
-[...198 lines deleted...]
-          <x:t>80,803</x:t>
+          <x:t>80,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>