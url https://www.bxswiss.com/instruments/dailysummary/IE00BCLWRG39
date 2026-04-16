--- v4 (2026-03-27)
+++ v5 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebd8a6efeef466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09963cc75a84114" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481295a547ec4cd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e6201aa7a244fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30fe3e975c784934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481295a547ec4cd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd484e54afd42ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e6201aa7a244fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan USD Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRG39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,231</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>83,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,407</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>