--- v5 (2026-04-16)
+++ v6 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09963cc75a84114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9f22a8df2e45ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e6201aa7a244fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce268a18054e4a44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd484e54afd42ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e6201aa7a244fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re97e7ab12c9e4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce268a18054e4a44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan USD Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRG39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>