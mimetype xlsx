--- v6 (2026-05-06)
+++ v7 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9f22a8df2e45ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a011b1ad4ab4fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce268a18054e4a44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c664abd769434b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re97e7ab12c9e4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce268a18054e4a44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34cb8c0f02f74067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c664abd769434b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan USD Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRG39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>