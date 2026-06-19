--- v7 (2026-05-27)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a011b1ad4ab4fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d70a912a404285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c664abd769434b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e7d9ef40e3e4b90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34cb8c0f02f74067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c664abd769434b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3838625ba71d48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e7d9ef40e3e4b90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan USD Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRG39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>