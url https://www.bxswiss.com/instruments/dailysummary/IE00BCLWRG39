--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d70a912a404285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56d63f1ad3564860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e7d9ef40e3e4b90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d7b0e7b72b4df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3838625ba71d48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e7d9ef40e3e4b90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d95a199db14d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d7b0e7b72b4df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan USD Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRG39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>94,735</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,027</x:t>
-[...205 lines deleted...]
-          <x:t>95,483</x:t>
+          <x:t>95,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,927</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>96,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,838</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>