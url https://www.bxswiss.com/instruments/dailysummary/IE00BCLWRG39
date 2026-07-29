--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56d63f1ad3564860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f9b508811a48cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d7b0e7b72b4df3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e08c7278cc4bc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d95a199db14d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d7b0e7b72b4df3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a24c2b2f6c64ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e08c7278cc4bc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan USD Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRG39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>