--- v10 (2026-07-29)
+++ v11 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f9b508811a48cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R552c118fb48d42d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e08c7278cc4bc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5efc464d40e0424b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a24c2b2f6c64ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e08c7278cc4bc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f0efd6917a14560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5efc464d40e0424b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan USD Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRG39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,633</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>97,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>