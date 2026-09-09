--- v11 (2026-08-18)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R552c118fb48d42d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950598f4137a4e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5efc464d40e0424b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R778f389c5f14494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f0efd6917a14560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5efc464d40e0424b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1c2ff07f50543be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R778f389c5f14494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan USD Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRG39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>97,452</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...451 lines deleted...]
-          <x:t>99,120</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>