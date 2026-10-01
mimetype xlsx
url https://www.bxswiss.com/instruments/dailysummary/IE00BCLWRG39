--- v12 (2026-09-09)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950598f4137a4e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca4444b569641f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R778f389c5f14494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3c39a5aa044e61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1c2ff07f50543be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R778f389c5f14494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f79fe99890944c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3c39a5aa044e61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan USD Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRG39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>