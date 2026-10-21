--- v13 (2026-10-01)
+++ v14 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca4444b569641f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c25e3bfccf84b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3c39a5aa044e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8808606ba0964c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f79fe99890944c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3c39a5aa044e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64fa97b5bb534eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8808606ba0964c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan USD Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRG39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>