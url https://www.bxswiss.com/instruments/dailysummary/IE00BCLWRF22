--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54fe2f2d38347e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fcd3a73ac044cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb771df8d5fb74c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bcdc043c8ff4ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b8b55064b145c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb771df8d5fb74c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree63f3a215264fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bcdc043c8ff4ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Large Cap UCITS ETF EUR (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRF22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>79,882</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,345</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>79,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,425</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>