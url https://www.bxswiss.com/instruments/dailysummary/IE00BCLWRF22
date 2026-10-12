--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fcd3a73ac044cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c48491e1b14ee8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bcdc043c8ff4ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07308afd9cfe4018"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree63f3a215264fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bcdc043c8ff4ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054de3072e04417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07308afd9cfe4018" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Large Cap UCITS ETF EUR (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRF22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>