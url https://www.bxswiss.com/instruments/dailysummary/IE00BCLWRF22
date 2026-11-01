--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c48491e1b14ee8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf892785c9b34a7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07308afd9cfe4018"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71811466363f4cfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054de3072e04417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07308afd9cfe4018" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18640a7ba2394d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71811466363f4cfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Large Cap UCITS ETF EUR (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRF22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>