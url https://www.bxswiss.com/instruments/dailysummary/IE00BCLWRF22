--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d5cf5590224cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ede4ec59ad402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8526695baf2846c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra79c4c70edd84df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c16d2cceb34955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8526695baf2846c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1127d64668044dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra79c4c70edd84df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Large Cap UCITS ETF EUR (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRF22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>