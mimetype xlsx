--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ede4ec59ad402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0bab93c860e4c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra79c4c70edd84df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e51263a69bc4c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1127d64668044dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra79c4c70edd84df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbb1f9603ba844b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e51263a69bc4c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Large Cap UCITS ETF EUR (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRF22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>70,404</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,998</x:t>
-[...512 lines deleted...]
-          <x:t>69,033</x:t>
+          <x:t>68,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>