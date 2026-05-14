--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0bab93c860e4c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c9a580382940a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e51263a69bc4c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86247ff315ef44f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbb1f9603ba844b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e51263a69bc4c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b30735397b4b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86247ff315ef44f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Large Cap UCITS ETF EUR (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRF22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>