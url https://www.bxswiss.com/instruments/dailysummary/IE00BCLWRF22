--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c9a580382940a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5561fead88284b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86247ff315ef44f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8e5a224b494b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b30735397b4b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86247ff315ef44f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6658b75c93bd41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8e5a224b494b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Large Cap UCITS ETF EUR (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRF22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>