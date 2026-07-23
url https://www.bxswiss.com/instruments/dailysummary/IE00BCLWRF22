--- v10 (2026-06-13)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5561fead88284b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f00a3d0e1c2451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8e5a224b494b88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c7902e19aa049b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6658b75c93bd41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8e5a224b494b88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d48935a5c7472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c7902e19aa049b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Large Cap UCITS ETF EUR (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRF22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>76,788</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>