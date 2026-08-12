--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f00a3d0e1c2451b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf56573216b24e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c7902e19aa049b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2359b54c66664551"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d48935a5c7472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c7902e19aa049b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7631de0bd5fc40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2359b54c66664551" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Large Cap UCITS ETF EUR (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRF22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,264</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>77,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,755</x:t>
-[...252 lines deleted...]
-          <x:t>77,925</x:t>
+          <x:t>76,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>