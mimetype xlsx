--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf56573216b24e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54fe2f2d38347e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2359b54c66664551"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb771df8d5fb74c1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7631de0bd5fc40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2359b54c66664551" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b8b55064b145c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb771df8d5fb74c1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Large Cap UCITS ETF EUR (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRF22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>