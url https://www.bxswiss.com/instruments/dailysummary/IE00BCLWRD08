--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f55c1a225d4ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869ac1df0ea44a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaad74b248a6425b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e4797297a214ebf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb431d859eca4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaad74b248a6425b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaa7db1a7638414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e4797297a214ebf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Mid Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRD08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>