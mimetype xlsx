--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869ac1df0ea44a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89373c515254e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e4797297a214ebf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d24a3e2dde64f8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaa7db1a7638414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e4797297a214ebf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570d270f2a0449bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d24a3e2dde64f8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Mid Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRD08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,508</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>67,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>