--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89373c515254e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394c0485bdfd4ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d24a3e2dde64f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re886490e1eb34048"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570d270f2a0449bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d24a3e2dde64f8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ccf1191452a466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re886490e1eb34048" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Mid Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRD08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>