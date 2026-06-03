--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394c0485bdfd4ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d2c338c01e84eab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re886490e1eb34048"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ab82fd596094a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ccf1191452a466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re886490e1eb34048" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013cd87e356b4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ab82fd596094a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Mid Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRD08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>69,296</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,507</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,272</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>68,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>