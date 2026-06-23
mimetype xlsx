--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d2c338c01e84eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3da29da3ab74778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ab82fd596094a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ffc0c7663c4c6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013cd87e356b4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ab82fd596094a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74f32ef7dec4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ffc0c7663c4c6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Mid Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRD08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>