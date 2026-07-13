--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3da29da3ab74778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c46f59342a4a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ffc0c7663c4c6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdecc7de6660c4f7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74f32ef7dec4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ffc0c7663c4c6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5337b58264f245a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdecc7de6660c4f7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Mid Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRD08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>