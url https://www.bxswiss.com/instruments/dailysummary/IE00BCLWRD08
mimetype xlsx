--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c46f59342a4a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1942a37bfe4939" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdecc7de6660c4f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb97eda625eee4f00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5337b58264f245a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdecc7de6660c4f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a7e462fdb54c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb97eda625eee4f00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Mid Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRD08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>