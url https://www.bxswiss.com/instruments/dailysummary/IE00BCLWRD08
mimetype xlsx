--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1942a37bfe4939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68df8bc2e90e4551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb97eda625eee4f00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec3582d76ef4bd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a7e462fdb54c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb97eda625eee4f00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70a488907e248d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec3582d76ef4bd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Mid Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRD08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>