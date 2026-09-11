--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68df8bc2e90e4551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ac8dda89cf4f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec3582d76ef4bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ba61af04a14730"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70a488907e248d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec3582d76ef4bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d990b1e1eb34acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ba61af04a14730" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Mid Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRD08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,038</x:t>
-[...306 lines deleted...]
-          <x:t>76,452</x:t>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>