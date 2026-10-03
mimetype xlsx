--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ac8dda89cf4f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912cf55879884157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ba61af04a14730"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recb7da7388de4412"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d990b1e1eb34acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ba61af04a14730" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac57e12edc914aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recb7da7388de4412" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Mid Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRD08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>77,115</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>76,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>