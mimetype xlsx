--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912cf55879884157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad09a5795bd949fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recb7da7388de4412"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R461f67f4188c46ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac57e12edc914aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recb7da7388de4412" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d349057fabb40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R461f67f4188c46ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Mid Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRD08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>