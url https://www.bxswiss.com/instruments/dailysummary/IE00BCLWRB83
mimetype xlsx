--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb6f52fb52143a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a0d197a0444358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf957d457fae4455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd868b35420c41df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f66cd15caab4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf957d457fae4455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28cd94803c2449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd868b35420c41df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond Interest Rate Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRB83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,235</x:t>
-[...75 lines deleted...]
-          <x:t>85,225</x:t>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,787</x:t>
-[...26 lines deleted...]
-          <x:t>84,828</x:t>
+          <x:t>84,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>85,428</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,119</x:t>
-[...323 lines deleted...]
-          <x:t>84,908</x:t>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>