--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a0d197a0444358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f1eae88b674096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd868b35420c41df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f9111046d44d99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28cd94803c2449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd868b35420c41df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b0e14042894e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f9111046d44d99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond Interest Rate Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRB83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>