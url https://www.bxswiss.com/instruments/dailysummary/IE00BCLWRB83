--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f1eae88b674096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R202f9e1bd97547be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f9111046d44d99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0790031e2684eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b0e14042894e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f9111046d44d99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reecc1bae4b8142bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0790031e2684eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond Interest Rate Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRB83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,627</x:t>
-[...107 lines deleted...]
-          <x:t>86,505</x:t>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,069</x:t>
-[...404 lines deleted...]
-          <x:t>87,264</x:t>
+          <x:t>86,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>