--- v4 (2026-03-26)
+++ v5 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914a47bd26f04966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f0d6a14bac402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c457c3531e546c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcefb3eb044004de8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2937c5e476e9496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c457c3531e546c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5c18b59c1df4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcefb3eb044004de8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond Interest Rate Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRB83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>81,728</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,444</x:t>
-[...65 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>82,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,233</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>82,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,589</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>