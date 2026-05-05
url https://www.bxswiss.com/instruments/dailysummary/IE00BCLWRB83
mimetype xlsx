--- v5 (2026-04-15)
+++ v6 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f0d6a14bac402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfacd58bf2c954cf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcefb3eb044004de8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a5a3feb94949a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5c18b59c1df4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcefb3eb044004de8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf198c16c06a8444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a5a3feb94949a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond Interest Rate Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRB83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>