--- v6 (2026-05-05)
+++ v7 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfacd58bf2c954cf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ef9149a29d4783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a5a3feb94949a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd358f38e79244140"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf198c16c06a8444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a5a3feb94949a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R458424792fd6496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd358f38e79244140" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond Interest Rate Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRB83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>82,916</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,538</x:t>
-[...48 lines deleted...]
-          <x:t>81,564</x:t>
+          <x:t>81,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,932</x:t>
-[...171 lines deleted...]
-          <x:t>82,398</x:t>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>