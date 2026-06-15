--- v7 (2026-05-26)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ef9149a29d4783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eb37cd3612f42c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd358f38e79244140"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1cc41d001c14ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R458424792fd6496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd358f38e79244140" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f37980074a34a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1cc41d001c14ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond Interest Rate Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRB83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,188</x:t>
@@ -683,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>