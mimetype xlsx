--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eb37cd3612f42c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c1f6c43f154014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1cc41d001c14ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R426ccea2ab124448"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f37980074a34a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1cc41d001c14ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251a52e74a1042e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R426ccea2ab124448" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond Interest Rate Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRB83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>