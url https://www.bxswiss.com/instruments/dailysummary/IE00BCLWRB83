--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c1f6c43f154014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf91c93f10946ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R426ccea2ab124448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bd8897d0a934d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251a52e74a1042e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R426ccea2ab124448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3d6e0d86a84ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bd8897d0a934d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond Interest Rate Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRB83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>