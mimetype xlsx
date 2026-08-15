--- v10 (2026-07-25)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf91c93f10946ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df59fcbb2634a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bd8897d0a934d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea4a1d18e624b3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3d6e0d86a84ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bd8897d0a934d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc52ed7546b814193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea4a1d18e624b3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond Interest Rate Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRB83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>84,635</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,596</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>85,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,346</x:t>
+          <x:t>84,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>