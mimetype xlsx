--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df59fcbb2634a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb6f52fb52143a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea4a1d18e624b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf957d457fae4455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc52ed7546b814193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea4a1d18e624b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f66cd15caab4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf957d457fae4455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond Interest Rate Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCLWRB83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>85,713</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,346</x:t>
-[...195 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>84,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,235</x:t>
-[...75 lines deleted...]
-          <x:t>85,225</x:t>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,787</x:t>
-[...112 lines deleted...]
-          <x:t>85,120</x:t>
+          <x:t>84,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>