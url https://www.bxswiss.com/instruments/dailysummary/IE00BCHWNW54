--- v11 (2026-08-26)
+++ v12 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra76c816d70214e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R906bf5c457e242ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd18bae49ac9f4908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad083636f76547da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cb1d6ae187842b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd18bae49ac9f4908" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9217d7ca652f4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad083636f76547da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Health Care UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNW54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>54,048</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>54,923</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,038</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>56,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>