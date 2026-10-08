--- v12 (2026-09-17)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R906bf5c457e242ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e2c9cb84dc46f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad083636f76547da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R134b63946eb24c78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9217d7ca652f4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad083636f76547da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7610a87278b4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R134b63946eb24c78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Health Care UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNW54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>55,128</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,973</x:t>
-[...490 lines deleted...]
-          <x:t>55,166</x:t>
+          <x:t>55,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>