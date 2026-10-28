--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e2c9cb84dc46f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1adb1f2c693540d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R134b63946eb24c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30809f8453884975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7610a87278b4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R134b63946eb24c78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174bcad69cef49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30809f8453884975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Health Care UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNW54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,687</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>