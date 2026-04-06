--- v4 (2026-03-17)
+++ v5 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba6f0a29a0954951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ce3bf2248d43b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae50bb96289947de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf48f0f94d9248c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf49f394d6c3468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae50bb96289947de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra456da8238da43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf48f0f94d9248c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Health Care UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNW54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>