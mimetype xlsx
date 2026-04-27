--- v5 (2026-04-06)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ce3bf2248d43b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7ca19e1becd4f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf48f0f94d9248c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra08b0dbb5a224f9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra456da8238da43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf48f0f94d9248c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec5ce6be616242b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra08b0dbb5a224f9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Health Care UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNW54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,046</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>47,887</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,846</x:t>
-[...227 lines deleted...]
-          <x:t>46,532</x:t>
+          <x:t>47,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,213</x:t>
-[...247 lines deleted...]
-          <x:t>47,517</x:t>
+          <x:t>46,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>