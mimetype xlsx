--- v6 (2026-04-27)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7ca19e1becd4f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5b143e303b4951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra08b0dbb5a224f9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30822ecc5e314748"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec5ce6be616242b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra08b0dbb5a224f9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ea14b86135452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30822ecc5e314748" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Health Care UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNW54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>47,483</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,414</x:t>
-[...404 lines deleted...]
-          <x:t>45,563</x:t>
+          <x:t>47,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>