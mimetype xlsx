--- v7 (2026-06-06)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5b143e303b4951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9d207ef32143bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30822ecc5e314748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bd60fcdd8a84d64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ea14b86135452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30822ecc5e314748" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75a0e05dfc9a431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bd60fcdd8a84d64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Health Care UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNW54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,646</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>47,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,444</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>