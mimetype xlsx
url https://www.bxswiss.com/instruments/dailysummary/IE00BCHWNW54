--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9d207ef32143bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fcc90d77e94ddf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bd60fcdd8a84d64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaad90ceb61f446c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75a0e05dfc9a431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bd60fcdd8a84d64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55edfddc362b4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaad90ceb61f446c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Health Care UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNW54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>