--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fcc90d77e94ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5940410226574a42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaad90ceb61f446c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08320c24d47443d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55edfddc362b4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaad90ceb61f446c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac0ced24f3f4b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08320c24d47443d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Health Care UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNW54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,571</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>53,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,880</x:t>
-[...242 lines deleted...]
-          <x:t>52,919</x:t>
+          <x:t>52,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>