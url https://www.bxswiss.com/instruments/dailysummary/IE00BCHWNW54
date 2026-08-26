--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5940410226574a42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra76c816d70214e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08320c24d47443d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd18bae49ac9f4908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac0ced24f3f4b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08320c24d47443d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cb1d6ae187842b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd18bae49ac9f4908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Health Care UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNW54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>52,295</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>53,516</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,060</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>53,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>