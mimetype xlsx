--- v2 (2026-01-31)
+++ v3 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a331722a6b04713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdc7c4be4d9403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0739b00a8494b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f089959b06a4414"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5aacae4ffc4415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0739b00a8494b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1391ff2b00b47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f089959b06a4414" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Financials UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.12.2025</x:t>
-[...559 lines deleted...]
-          <x:t>30,323</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>