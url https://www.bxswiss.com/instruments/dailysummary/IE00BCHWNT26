--- v3 (2026-04-02)
+++ v4 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdc7c4be4d9403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R289a52af42db4ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f089959b06a4414"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a7bdd9772994558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1391ff2b00b47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f089959b06a4414" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35cc4b3a0b1445fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a7bdd9772994558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Financials UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>28,358</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,642</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,797</x:t>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>