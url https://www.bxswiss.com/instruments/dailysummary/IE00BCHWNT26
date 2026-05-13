--- v4 (2026-04-22)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R289a52af42db4ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9730c19a16d34775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a7bdd9772994558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c937941bbbc41c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35cc4b3a0b1445fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a7bdd9772994558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab774d64884043ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c937941bbbc41c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Financials UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>29,579</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>30,246</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>