--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9730c19a16d34775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa0e4f975b14834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c937941bbbc41c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5773d615fe484488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab774d64884043ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c937941bbbc41c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3310d85b5b84895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5773d615fe484488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Financials UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,790</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>29,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>