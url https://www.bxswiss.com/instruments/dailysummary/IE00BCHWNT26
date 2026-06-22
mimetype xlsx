--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa0e4f975b14834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e3a0fb24cb4c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5773d615fe484488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052e0812d9954f45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3310d85b5b84895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5773d615fe484488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e0b0dad9f84579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052e0812d9954f45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Financials UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>30,120</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,781</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>29,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,831</x:t>
-[...119 lines deleted...]
-          <x:t>29,942</x:t>
+          <x:t>29,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,585</x:t>
-[...58 lines deleted...]
-          <x:t>29,790</x:t>
+          <x:t>29,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>