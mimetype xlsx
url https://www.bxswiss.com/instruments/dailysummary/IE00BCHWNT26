--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e3a0fb24cb4c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095abb8466a24119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052e0812d9954f45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d52c64b7254809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e0b0dad9f84579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052e0812d9954f45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebb814ddf0147fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d52c64b7254809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Financials UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>