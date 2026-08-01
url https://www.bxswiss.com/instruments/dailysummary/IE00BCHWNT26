--- v8 (2026-07-12)
+++ v9 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095abb8466a24119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3f371f79434c20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d52c64b7254809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39fb548c0ebf4696"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebb814ddf0147fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d52c64b7254809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5050efce5cd04849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39fb548c0ebf4696" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Financials UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>