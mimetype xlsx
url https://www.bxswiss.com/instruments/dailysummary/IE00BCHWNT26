--- v9 (2026-08-01)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3f371f79434c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1030fad40cec4727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39fb548c0ebf4696"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b7ca4da1708438e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5050efce5cd04849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39fb548c0ebf4696" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc662f762aaf145f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b7ca4da1708438e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Financials UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>33,564</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,763</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>34,028</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>