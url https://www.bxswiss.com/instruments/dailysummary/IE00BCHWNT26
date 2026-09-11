--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1030fad40cec4727" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0380b780966f4e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b7ca4da1708438e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f0aabefca94347"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc662f762aaf145f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b7ca4da1708438e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7fb9437d9d44611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f0aabefca94347" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Financials UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>34,096</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,432</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...418 lines deleted...]
-          <x:t>34,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,756</x:t>
-[...80 lines deleted...]
-          <x:t>33,872</x:t>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>