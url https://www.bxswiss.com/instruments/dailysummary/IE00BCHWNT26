--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0380b780966f4e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef4492dfc4f4146" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f0aabefca94347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08585d2020f14e98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7fb9437d9d44611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f0aabefca94347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0445c2ef01f4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08585d2020f14e98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Financials UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>34,830</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,756</x:t>
-[...38 lines deleted...]
-          <x:t>33,713</x:t>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,574</x:t>
-[...409 lines deleted...]
-          <x:t>33,896</x:t>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>