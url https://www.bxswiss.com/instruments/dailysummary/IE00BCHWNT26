--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef4492dfc4f4146" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4722f389b784d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08585d2020f14e98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e6ec453e38496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0445c2ef01f4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08585d2020f14e98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd304eadeaf8c4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e6ec453e38496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Financials UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>34,320</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,981</x:t>
-[...323 lines deleted...]
-          <x:t>32,276</x:t>
+          <x:t>33,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>