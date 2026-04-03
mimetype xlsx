--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R985f8169535346e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcfda3d5c1d34532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R067314f006b64ef3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95f2f997ab4648c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b2f48673b8414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R067314f006b64ef3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d81f7e433994975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95f2f997ab4648c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Energy UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNS19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>