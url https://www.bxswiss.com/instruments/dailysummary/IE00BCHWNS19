--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcfda3d5c1d34532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2915c472d8fd408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95f2f997ab4648c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6620a6a7cb104565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d81f7e433994975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95f2f997ab4648c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R441076fa22794bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6620a6a7cb104565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Energy UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNS19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>