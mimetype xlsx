--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2915c472d8fd408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41efb4fe779d4838" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6620a6a7cb104565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70106c1fdbec4e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R441076fa22794bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6620a6a7cb104565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8846af40c4d94a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70106c1fdbec4e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Energy UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNS19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,469</x:t>
-[...279 lines deleted...]
-          <x:t>45,909</x:t>
+          <x:t>46,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>