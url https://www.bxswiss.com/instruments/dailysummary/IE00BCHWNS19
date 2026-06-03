--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41efb4fe779d4838" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a92f5c905ba455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70106c1fdbec4e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089dc692c1a3465b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8846af40c4d94a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70106c1fdbec4e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cd25312a2a14590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089dc692c1a3465b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Energy UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNS19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>