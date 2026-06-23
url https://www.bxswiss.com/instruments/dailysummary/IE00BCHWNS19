--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a92f5c905ba455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1264b9e288f49f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089dc692c1a3465b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50744d28762d41c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cd25312a2a14590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089dc692c1a3465b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87cd756cc414228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50744d28762d41c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Energy UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNS19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>