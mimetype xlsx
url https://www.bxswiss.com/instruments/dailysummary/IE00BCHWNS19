--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1264b9e288f49f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e34dc2a0e8f40b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50744d28762d41c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b07ee5bb4234557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87cd756cc414228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50744d28762d41c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc821bc495a914df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b07ee5bb4234557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Energy UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNS19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>