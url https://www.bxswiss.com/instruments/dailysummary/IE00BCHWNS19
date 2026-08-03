--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e34dc2a0e8f40b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c6933bf4644e68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b07ee5bb4234557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c766889d6d14624"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc821bc495a914df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b07ee5bb4234557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re26faf91db1441f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c766889d6d14624" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Energy UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNS19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>