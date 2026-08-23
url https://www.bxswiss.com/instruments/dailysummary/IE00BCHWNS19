--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c6933bf4644e68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c5c1d4b62f4ee5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c766889d6d14624"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d3f4b6fc8b4334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re26faf91db1441f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c766889d6d14624" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d205b48098e419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d3f4b6fc8b4334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Energy UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNS19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>