--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c5c1d4b62f4ee5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b86f8320fb4c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d3f4b6fc8b4334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0674ba777484596"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d205b48098e419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d3f4b6fc8b4334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f6b4f50209240f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0674ba777484596" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Energy UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNS19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>