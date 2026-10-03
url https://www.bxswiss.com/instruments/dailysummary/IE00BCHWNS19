--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b86f8320fb4c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R202dca7ab5b44a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0674ba777484596"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a16e204ec754e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f6b4f50209240f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0674ba777484596" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a23c210a344120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a16e204ec754e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Energy UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNS19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>