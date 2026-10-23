--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R202dca7ab5b44a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96d3234eb72e4470" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a16e204ec754e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676ed630e8b5487f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a23c210a344120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a16e204ec754e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R511384ef5e1b4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676ed630e8b5487f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Energy UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCHWNS19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>54,884</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,464</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>53,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,873</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>52,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,901</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>