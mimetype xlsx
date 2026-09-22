--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd395748831d74410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376353afe7044e06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d91f57b5164464"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd55db09ecad043d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6cdbdba7e384b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d91f57b5164464" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85cc48cac30c4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd55db09ecad043d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCBJG560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>120,922</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,083</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>120,728</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>