--- v14 (2026-09-22)
+++ v15 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376353afe7044e06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf5fd53fb7d439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd55db09ecad043d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14567205acf845ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85cc48cac30c4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd55db09ecad043d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d406d841ca449fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14567205acf845ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCBJG560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>