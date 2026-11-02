--- v15 (2026-10-13)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf5fd53fb7d439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redfa5389818b4c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14567205acf845ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdce2e0d95a44122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d406d841ca449fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14567205acf845ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd3da41333941a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdce2e0d95a44122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCBJG560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...274 lines deleted...]
-          <x:t>120,273</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,888</x:t>
-[...102 lines deleted...]
-          <x:t>120,210</x:t>
+          <x:t>121,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,397</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>118,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,273</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>