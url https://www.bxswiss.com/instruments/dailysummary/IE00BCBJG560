--- v5 (2026-03-23)
+++ v6 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc09753a704a84413" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc039f5a43ed467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32185866ee034a58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31790b41e5f4119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R158979ecb11d4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32185866ee034a58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91f7bb3045844e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31790b41e5f4119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCBJG560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>