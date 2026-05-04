--- v6 (2026-04-12)
+++ v7 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc039f5a43ed467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104172e882ef421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31790b41e5f4119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f9894c26764d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91f7bb3045844e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31790b41e5f4119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f00e5fe6ae4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f9894c26764d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCBJG560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>