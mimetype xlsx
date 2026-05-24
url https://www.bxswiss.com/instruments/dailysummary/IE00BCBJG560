--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104172e882ef421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc449ff97e906427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f9894c26764d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R028dcb31d0ea42f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f00e5fe6ae4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f9894c26764d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa584a1f0c7b4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R028dcb31d0ea42f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCBJG560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>