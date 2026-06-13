--- v8 (2026-05-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc449ff97e906427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9a0335289844144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R028dcb31d0ea42f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d68a8aacd6745c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa584a1f0c7b4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R028dcb31d0ea42f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c81c944d3064dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d68a8aacd6745c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCBJG560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>