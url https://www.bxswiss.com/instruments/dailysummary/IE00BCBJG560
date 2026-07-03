--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9a0335289844144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f64206149a4531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d68a8aacd6745c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccc8b62ef8704f50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c81c944d3064dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d68a8aacd6745c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff3ba14d9f64199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccc8b62ef8704f50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCBJG560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>