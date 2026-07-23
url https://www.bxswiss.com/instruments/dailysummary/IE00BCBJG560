--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f64206149a4531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1606e0d8254dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccc8b62ef8704f50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c58d5079d2459e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff3ba14d9f64199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccc8b62ef8704f50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5c6617bbe64d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c58d5079d2459e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCBJG560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>118,521</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,648</x:t>
-[...328 lines deleted...]
-          <x:t>118,799</x:t>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>