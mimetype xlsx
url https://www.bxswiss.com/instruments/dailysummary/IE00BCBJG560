--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1606e0d8254dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7537f8ae0de74c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c58d5079d2459e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55163d6b13564364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5c6617bbe64d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c58d5079d2459e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994f464b8bcb4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55163d6b13564364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCBJG560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>