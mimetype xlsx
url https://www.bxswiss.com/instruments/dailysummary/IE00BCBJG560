--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7537f8ae0de74c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd395748831d74410" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55163d6b13564364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d91f57b5164464"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994f464b8bcb4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55163d6b13564364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6cdbdba7e384b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d91f57b5164464" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BCBJG560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>