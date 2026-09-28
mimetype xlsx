--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2aff339fb14760" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506e96b9113b409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf977555937548de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73f88572b5a94b6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61d801159506401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf977555937548de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ce6906766f64989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73f88572b5a94b6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) - MSCI Nordic UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9MRHC27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,439 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...126 lines deleted...]
-          <x:t>51,211</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,063</x:t>
-[...269 lines deleted...]
-          <x:t>51,504</x:t>
+          <x:t>51,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>