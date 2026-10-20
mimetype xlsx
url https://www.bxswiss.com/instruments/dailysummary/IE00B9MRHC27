--- v1 (2026-09-28)
+++ v2 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506e96b9113b409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e2a173299b48e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73f88572b5a94b6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d73bbab0b644fac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ce6906766f64989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73f88572b5a94b6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a7eb5eafae429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d73bbab0b644fac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) - MSCI Nordic UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9MRHC27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>