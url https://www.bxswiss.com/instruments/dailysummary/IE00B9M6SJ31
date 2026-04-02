--- v3 (2026-01-28)
+++ v4 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a8b70e5a674a2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0283d4a8cd64078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350354fefa2c4642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b3dd0b0efe240fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc56706672a4802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350354fefa2c4642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8742051c9c9496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b3dd0b0efe240fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global Corporate Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6SJ31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.12.2025</x:t>
-[...505 lines deleted...]
-          <x:t>79,479</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>