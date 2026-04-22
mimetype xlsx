--- v4 (2026-04-02)
+++ v5 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0283d4a8cd64078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0357093fc68478a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b3dd0b0efe240fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ad9a3825164d12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8742051c9c9496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b3dd0b0efe240fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32808d9afa4b4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ad9a3825164d12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global Corporate Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6SJ31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>79,395</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,697</x:t>
-[...237 lines deleted...]
-          <x:t>77,024</x:t>
+          <x:t>77,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,402</x:t>
-        </x:is>
-[...322 lines deleted...]
-          <x:t>78,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>