--- v5 (2026-04-22)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0357093fc68478a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7441d3b4dcd74b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ad9a3825164d12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3dc229f72c4fed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32808d9afa4b4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ad9a3825164d12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6f6285b0f44cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3dc229f72c4fed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global Corporate Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6SJ31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>78,054</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,807</x:t>
-[...404 lines deleted...]
-          <x:t>77,402</x:t>
+          <x:t>76,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>