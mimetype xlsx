--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7441d3b4dcd74b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9da6d3a2e4a4bfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3dc229f72c4fed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4e48a5c18e441de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6f6285b0f44cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3dc229f72c4fed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7eacd4461df4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4e48a5c18e441de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global Corporate Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6SJ31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>