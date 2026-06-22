--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9da6d3a2e4a4bfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fcdc025ae1a46e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4e48a5c18e441de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc10081408b744b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7eacd4461df4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4e48a5c18e441de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37917e822ba14f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc10081408b744b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global Corporate Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6SJ31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>77,456</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,166</x:t>
-[...431 lines deleted...]
-          <x:t>77,128</x:t>
+          <x:t>77,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>