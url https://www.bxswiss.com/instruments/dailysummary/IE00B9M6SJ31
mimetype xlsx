--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fcdc025ae1a46e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3f46ab541449ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc10081408b744b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R979a10a283c24c34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37917e822ba14f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc10081408b744b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfad6795b96c941b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R979a10a283c24c34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global Corporate Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6SJ31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,685</x:t>
-[...306 lines deleted...]
-          <x:t>78,189</x:t>
+          <x:t>77,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>