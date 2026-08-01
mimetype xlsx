--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3f46ab541449ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R925d7239323f4973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R979a10a283c24c34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db875cb8ce24e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfad6795b96c941b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R979a10a283c24c34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77d9a1a2efe45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db875cb8ce24e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global Corporate Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6SJ31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>77,531</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,311</x:t>
-[...53 lines deleted...]
-          <x:t>77,840</x:t>
+          <x:t>77,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,983</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>77,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>