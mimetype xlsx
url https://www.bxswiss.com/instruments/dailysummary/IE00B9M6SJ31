--- v10 (2026-08-01)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R925d7239323f4973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192acd12007e4a99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db875cb8ce24e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd53a090c45c748e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77d9a1a2efe45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db875cb8ce24e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5062fe489eda4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd53a090c45c748e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global Corporate Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6SJ31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,797</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>77,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,838</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>