--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192acd12007e4a99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd42853e5107455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd53a090c45c748e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf754c8f17f964d8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5062fe489eda4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd53a090c45c748e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11c10cc6e9b404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf754c8f17f964d8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global Corporate Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6SJ31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>78,172</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,333</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>78,642</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,657</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>78,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>