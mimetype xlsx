--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd42853e5107455a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15001d88515443e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf754c8f17f964d8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R380fedc2aee245c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11c10cc6e9b404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf754c8f17f964d8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6e9fcdcc5546f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R380fedc2aee245c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global Corporate Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6SJ31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,604</x:t>
-[...31 lines deleted...]
-          <x:t>78,381</x:t>
+          <x:t>77,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,712</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>78,131</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>