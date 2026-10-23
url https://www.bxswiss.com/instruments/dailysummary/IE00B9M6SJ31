--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15001d88515443e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e764be94ff43bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R380fedc2aee245c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeecb449c4904f1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6e9fcdcc5546f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R380fedc2aee245c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c869b4c07e4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeecb449c4904f1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global Corporate Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6SJ31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>78,211</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,059</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>78,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,189</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>