--- v9 (2026-08-02)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5da15e8468344b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c03adf32a1d47ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf568e109873b4f5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd05a35967ab4d88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc66da4b139949c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf568e109873b4f5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a32ba4bb361413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd05a35967ab4d88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI J.P. Morgan USD EM Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6RS56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,316</x:t>
-[...21 lines deleted...]
-          <x:t>63,139</x:t>
+          <x:t>63,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,960</x:t>
-[...16 lines deleted...]
-          <x:t>63,194</x:t>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,011</x:t>
-[...146 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>63,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,306</x:t>
-[...360 lines deleted...]
-          <x:t>62,426</x:t>
+          <x:t>63,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>