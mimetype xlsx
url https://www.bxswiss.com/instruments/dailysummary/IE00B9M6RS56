--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c03adf32a1d47ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40994424894f430f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd05a35967ab4d88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eef269cecd84a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a32ba4bb361413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd05a35967ab4d88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R544c8509d5c545ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eef269cecd84a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI J.P. Morgan USD EM Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6RS56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>62,999</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,542</x:t>
-[...102 lines deleted...]
-          <x:t>63,356</x:t>
+          <x:t>63,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,256</x:t>
-[...205 lines deleted...]
-          <x:t>63,401</x:t>
+          <x:t>63,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,113</x:t>
-[...107 lines deleted...]
-          <x:t>63,056</x:t>
+          <x:t>63,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>