--- v11 (2026-10-02)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40994424894f430f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df79ce8224347e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eef269cecd84a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d9fa7716e8c4641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R544c8509d5c545ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eef269cecd84a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4de5f752c44ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d9fa7716e8c4641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI J.P. Morgan USD EM Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6RS56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>