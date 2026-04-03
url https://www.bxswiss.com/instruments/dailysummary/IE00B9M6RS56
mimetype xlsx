--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a6cf99061ef4da7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eee25220c7844ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc698a6946f24fb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6c1209c193405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29024e4beb6547af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc698a6946f24fb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6966d966e73b476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6c1209c193405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI J.P. Morgan USD EM Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6RS56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>