--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eee25220c7844ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76aee42bb40c414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6c1209c193405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bcd0001ff1b4d0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6966d966e73b476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6c1209c193405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90baf523f88b46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bcd0001ff1b4d0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI J.P. Morgan USD EM Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6RS56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>