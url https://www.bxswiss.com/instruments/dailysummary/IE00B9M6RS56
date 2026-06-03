--- v5 (2026-04-24)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76aee42bb40c414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793545bc51ee45e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bcd0001ff1b4d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a32f525d524f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90baf523f88b46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bcd0001ff1b4d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66f6373986f4c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a32f525d524f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI J.P. Morgan USD EM Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6RS56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>63,183</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,051</x:t>
-[...269 lines deleted...]
-          <x:t>63,148</x:t>
+          <x:t>62,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>