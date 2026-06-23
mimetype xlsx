--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793545bc51ee45e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8285e207cb34858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a32f525d524f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba9f44dc34b4681"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66f6373986f4c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a32f525d524f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f4f6825910f44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba9f44dc34b4681" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI J.P. Morgan USD EM Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6RS56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>