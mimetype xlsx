--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8285e207cb34858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a15f38aa7154d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba9f44dc34b4681"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9560081e82048e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f4f6825910f44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba9f44dc34b4681" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R371ab55dab7b43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9560081e82048e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI J.P. Morgan USD EM Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6RS56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>62,619</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,881</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>63,389</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>