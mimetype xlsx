--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a15f38aa7154d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5da15e8468344b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9560081e82048e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf568e109873b4f5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R371ab55dab7b43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9560081e82048e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc66da4b139949c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf568e109873b4f5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI J.P. Morgan USD EM Bond EUR Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9M6RS56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>63,443</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,067</x:t>
-[...350 lines deleted...]
-          <x:t>63,101</x:t>
+          <x:t>62,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>