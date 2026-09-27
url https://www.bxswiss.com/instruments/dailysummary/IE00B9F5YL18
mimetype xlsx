--- v11 (2026-09-05)
+++ v12 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re51ac0ebf53c4a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf5d35c778ae40af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190cf82c0f8140f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca00fc0665244f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d965f0a18c4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190cf82c0f8140f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb150bf2fd51d4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca00fc0665244f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9F5YL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,663</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>38,089</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>