--- v12 (2026-09-27)
+++ v13 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf5d35c778ae40af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d36a9a1678a4ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca00fc0665244f35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd35ef16827864393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb150bf2fd51d4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca00fc0665244f35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2430c59baa243c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd35ef16827864393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9F5YL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>38,024</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>