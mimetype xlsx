--- v3 (2026-03-25)
+++ v4 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e4677c1f48470a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed2d6bf4ddd4721" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23b0d5afdb7540b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf154d1fe30b940a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86827d6f99ee47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23b0d5afdb7540b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156bb3cc549e4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf154d1fe30b940a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9F5YL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>30,010</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,049</x:t>
+          <x:t>30,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>