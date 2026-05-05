--- v4 (2026-04-14)
+++ v5 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed2d6bf4ddd4721" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20006c6e2acf4a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf154d1fe30b940a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c6a9a32d1144b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156bb3cc549e4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf154d1fe30b940a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2363aa5ca28d49d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c6a9a32d1144b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9F5YL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>