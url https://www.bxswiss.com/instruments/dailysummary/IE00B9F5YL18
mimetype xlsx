--- v5 (2026-05-05)
+++ v6 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20006c6e2acf4a8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464a0d5b9d4440b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c6a9a32d1144b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f28496872e40bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2363aa5ca28d49d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c6a9a32d1144b6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re43d6cfabd4d4bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f28496872e40bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9F5YL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>