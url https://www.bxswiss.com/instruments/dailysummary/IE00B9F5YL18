--- v6 (2026-05-25)
+++ v7 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464a0d5b9d4440b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0dbc759d0c04a40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f28496872e40bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc34d319c6144aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re43d6cfabd4d4bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f28496872e40bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcbd7d6c7539436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc34d319c6144aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9F5YL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>34,992</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,578</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>35,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,290</x:t>
-[...53 lines deleted...]
-          <x:t>36,123</x:t>
+          <x:t>36,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,601</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>21.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,151</x:t>
-[...36 lines deleted...]
-          <x:t>35,938</x:t>
+          <x:t>37,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>