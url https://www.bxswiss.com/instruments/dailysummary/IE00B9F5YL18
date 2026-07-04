--- v7 (2026-06-14)
+++ v8 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0dbc759d0c04a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb62859ac175649bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc34d319c6144aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96c1caa27b824552"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcbd7d6c7539436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc34d319c6144aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf890b12b537484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96c1caa27b824552" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9F5YL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,151</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>37,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>