--- v8 (2026-07-04)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb62859ac175649bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b53a40737747db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96c1caa27b824552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20889b21d086434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf890b12b537484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96c1caa27b824552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re50d1beeca484d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20889b21d086434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9F5YL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>