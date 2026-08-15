--- v9 (2026-07-25)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b53a40737747db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ad260852324525" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20889b21d086434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03561766ffc64bad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re50d1beeca484d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20889b21d086434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R968e11ee6dcc4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03561766ffc64bad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9F5YL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,878</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>36,678</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>35,349</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>