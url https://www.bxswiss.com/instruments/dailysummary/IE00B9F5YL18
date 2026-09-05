--- v10 (2026-08-15)
+++ v11 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ad260852324525" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re51ac0ebf53c4a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03561766ffc64bad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190cf82c0f8140f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R968e11ee6dcc4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03561766ffc64bad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d965f0a18c4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190cf82c0f8140f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9F5YL18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>