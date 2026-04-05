--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R730d51372ff44dad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e4becd5d0834321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2935ca24938d4070"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10e82e33d99143c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f017fadf8f4bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2935ca24938d4070" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca532d476ace4d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10e82e33d99143c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Global Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9CQXS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>