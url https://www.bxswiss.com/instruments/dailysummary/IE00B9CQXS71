--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e4becd5d0834321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc3205b26554f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10e82e33d99143c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb3c9c983114105"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca532d476ace4d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10e82e33d99143c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfaae22e7fc446dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb3c9c983114105" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Global Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9CQXS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>