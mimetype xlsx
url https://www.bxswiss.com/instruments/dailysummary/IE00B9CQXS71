--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc3205b26554f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e78c161b821493f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb3c9c983114105"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d4dd911274e4425"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfaae22e7fc446dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb3c9c983114105" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41855f1da11549ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d4dd911274e4425" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Global Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9CQXS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>29,865</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,962</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>29,836</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...397 lines deleted...]
-          <x:t>30,530</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>