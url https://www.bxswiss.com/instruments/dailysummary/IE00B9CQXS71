--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e78c161b821493f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9604f0bd93f04aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d4dd911274e4425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171ca5b7b7b343fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41855f1da11549ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d4dd911274e4425" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f73f5da368b48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171ca5b7b7b343fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Global Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9CQXS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>30,530</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>30,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>30,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,459</x:t>
-[...87 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>30,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,640</x:t>
-[...166 lines deleted...]
-          <x:t>30,552</x:t>
+          <x:t>30,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,653</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,486</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>30,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>