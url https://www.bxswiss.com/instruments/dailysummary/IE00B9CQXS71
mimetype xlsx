--- v8 (2026-06-05)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9604f0bd93f04aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937908dd39af43e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171ca5b7b7b343fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2c2ba6334740b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f73f5da368b48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171ca5b7b7b343fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd269ac81cd8d468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2c2ba6334740b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Global Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9CQXS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,486</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>30,486</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>