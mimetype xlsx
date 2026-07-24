--- v9 (2026-07-04)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937908dd39af43e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b0328c048534fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2c2ba6334740b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9abae560bc8d425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd269ac81cd8d468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2c2ba6334740b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29abe1b38ccd4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9abae560bc8d425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Global Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9CQXS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>