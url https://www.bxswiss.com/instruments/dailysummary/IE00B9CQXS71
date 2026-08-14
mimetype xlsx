--- v10 (2026-07-24)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b0328c048534fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152880b945ea4fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9abae560bc8d425e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c1707d30fe0456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29abe1b38ccd4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9abae560bc8d425e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96116ec3951a46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c1707d30fe0456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Global Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9CQXS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>