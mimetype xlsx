--- v11 (2026-08-14)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152880b945ea4fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b5aa98b2fe4058" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c1707d30fe0456f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d698e1863b4925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96116ec3951a46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c1707d30fe0456f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f4574f2f5634b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d698e1863b4925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Global Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9CQXS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,065</x:t>
-[...48 lines deleted...]
-          <x:t>32,674</x:t>
+          <x:t>32,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,732</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>23.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,107</x:t>
-[...210 lines deleted...]
-          <x:t>32,700</x:t>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,772</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>32,914</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>