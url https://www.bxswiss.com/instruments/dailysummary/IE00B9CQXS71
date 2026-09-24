--- v12 (2026-09-03)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b5aa98b2fe4058" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a7aba85f3243fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d698e1863b4925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8b78ccfa2846a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f4574f2f5634b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d698e1863b4925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31965878b8b4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8b78ccfa2846a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Global Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9CQXS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>32,700</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,772</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>32,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>32,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>32,912</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>32,566</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>32,588</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,442</x:t>
-[...274 lines deleted...]
-          <x:t>32,797</x:t>
+          <x:t>32,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>