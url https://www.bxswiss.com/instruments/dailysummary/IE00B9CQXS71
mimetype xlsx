--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a7aba85f3243fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd385e4cac14215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8b78ccfa2846a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb00783feb464765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31965878b8b4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8b78ccfa2846a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6d32b5346a41fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb00783feb464765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Global Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9CQXS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>