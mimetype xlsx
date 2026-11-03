--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd385e4cac14215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6473e9ffcf0f4d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb00783feb464765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b10e8c95a9e4bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6d32b5346a41fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb00783feb464765" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e99570b2044f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b10e8c95a9e4bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Global Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B9CQXS71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>32,429</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,522</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>32,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>