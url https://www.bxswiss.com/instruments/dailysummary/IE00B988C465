--- v2 (2026-01-04)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69305d6250e0487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a613009c79c41fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea14bf96354418e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa511c3472624865"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c9a0e68aa8483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea14bf96354418e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b84c077cb6486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa511c3472624865" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global High Yield Corp Bond CHF Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B988C465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>71,016</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>