--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a613009c79c41fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7bda8ba88044a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa511c3472624865"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cbe08198d854694"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b84c077cb6486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa511c3472624865" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4994bc657cd493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cbe08198d854694" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global High Yield Corp Bond CHF Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B988C465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>68,447</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,012</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>68,412</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,857</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>68,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>