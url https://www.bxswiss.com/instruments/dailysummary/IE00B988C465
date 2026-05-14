--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7bda8ba88044a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf652b00d784a9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cbe08198d854694"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce7c3426738848ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4994bc657cd493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cbe08198d854694" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f1c20cb7f843a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce7c3426738848ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global High Yield Corp Bond CHF Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B988C465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>68,412</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,857</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>25.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,516</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>68,857</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>