--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf652b00d784a9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf2afb1d7d0468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce7c3426738848ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd9f9e59c1ef4418"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f1c20cb7f843a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce7c3426738848ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c1cf8ba82bf4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd9f9e59c1ef4418" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global High Yield Corp Bond CHF Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B988C465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>68,740</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,664</x:t>
-[...328 lines deleted...]
-          <x:t>68,980</x:t>
+          <x:t>68,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>