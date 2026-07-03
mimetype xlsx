--- v6 (2026-06-03)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf2afb1d7d0468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd499d28ac0f8496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd9f9e59c1ef4418"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a8e6f4d69b4352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c1cf8ba82bf4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd9f9e59c1ef4418" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd6e7d788e04c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a8e6f4d69b4352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global High Yield Corp Bond CHF Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B988C465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>68,557</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,714</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>68,804</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>