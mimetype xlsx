--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd499d28ac0f8496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013c4efa3cb240b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a8e6f4d69b4352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ae6af31f81646f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd6e7d788e04c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a8e6f4d69b4352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R808000210506451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ae6af31f81646f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global High Yield Corp Bond CHF Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B988C465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>68,706</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,804</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>68,564</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...532 lines deleted...]
-          <x:t>69,294</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>