--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013c4efa3cb240b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d858ecccc24b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ae6af31f81646f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47057a13a2a445a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R808000210506451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ae6af31f81646f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b7ebf3035e4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47057a13a2a445a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global High Yield Corp Bond CHF Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B988C465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>68,516</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,714</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,643</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>