--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d858ecccc24b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c320fe48164912" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47057a13a2a445a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80f6fcbca8044a04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b7ebf3035e4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47057a13a2a445a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0af99ef01f2c4c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80f6fcbca8044a04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global High Yield Corp Bond CHF Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B988C465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>67,616</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,686</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>67,559</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,598</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>67,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>