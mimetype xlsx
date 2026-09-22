--- v10 (2026-09-01)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c320fe48164912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47c85e59ad24cbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80f6fcbca8044a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f0be1a7c1f42fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0af99ef01f2c4c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80f6fcbca8044a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752de7f780274f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f0be1a7c1f42fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global High Yield Corp Bond CHF Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B988C465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>68,185</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,567</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>68,074</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,690</x:t>
-[...232 lines deleted...]
-          <x:t>67,678</x:t>
+          <x:t>67,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,557</x:t>
-[...161 lines deleted...]
-          <x:t>67,435</x:t>
+          <x:t>67,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>