--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47c85e59ad24cbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5697707d5da74d50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f0be1a7c1f42fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd60b9a61ac44f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752de7f780274f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f0be1a7c1f42fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ec085ee04e94dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd60b9a61ac44f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global High Yield Corp Bond CHF Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B988C465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>