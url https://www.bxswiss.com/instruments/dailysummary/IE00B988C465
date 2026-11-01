--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5697707d5da74d50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab8e23f44d24550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd60b9a61ac44f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a0ac491bad41a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ec085ee04e94dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd60b9a61ac44f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79e5582c8ba4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a0ac491bad41a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Global High Yield Corp Bond CHF Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B988C465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>