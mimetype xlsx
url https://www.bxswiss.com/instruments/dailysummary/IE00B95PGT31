--- v12 (2026-08-31)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R043cdfa476694a5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf4d2d97c544d40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af59ea9d5ad48df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R459cd1b6033349fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96440d692279474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af59ea9d5ad48df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86cfbb318e9c43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R459cd1b6033349fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B95PGT31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,271</x:t>
-[...220 lines deleted...]
-          <x:t>42,138</x:t>
+          <x:t>41,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,147</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>