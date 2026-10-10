--- v13 (2026-09-20)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf4d2d97c544d40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4479ce74b3a8423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R459cd1b6033349fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Read90b0be53442f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86cfbb318e9c43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R459cd1b6033349fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173d3b85753a4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Read90b0be53442f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B95PGT31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>42,666</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>43,314</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,417</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>43,173</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>