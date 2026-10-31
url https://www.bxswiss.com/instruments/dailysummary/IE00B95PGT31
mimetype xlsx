--- v14 (2026-10-10)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4479ce74b3a8423d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4d885bde0f4fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Read90b0be53442f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd37f5a28daf94843"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173d3b85753a4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Read90b0be53442f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15c8e4b8b5a94261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd37f5a28daf94843" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B95PGT31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>43,128</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>28.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,629</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,132</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>