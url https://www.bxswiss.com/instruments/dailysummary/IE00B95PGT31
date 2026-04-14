--- v5 (2026-03-23)
+++ v6 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90280b23dba54c39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad953c515024ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd37884a4e51c443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4396f7e75ca94aca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R934cc79ff0b24f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd37884a4e51c443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d93d277f3954b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4396f7e75ca94aca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B95PGT31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,736</x:t>
-[...360 lines deleted...]
-          <x:t>35,472</x:t>
+          <x:t>36,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>