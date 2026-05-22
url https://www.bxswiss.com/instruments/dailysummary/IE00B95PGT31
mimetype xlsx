--- v6 (2026-04-14)
+++ v7 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad953c515024ed3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb122815b0eb46bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4396f7e75ca94aca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re618fe34bcb64ad4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d93d277f3954b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4396f7e75ca94aca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59e660917fd44e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re618fe34bcb64ad4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B95PGT31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>37,720</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>