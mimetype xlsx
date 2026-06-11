--- v7 (2026-05-22)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb122815b0eb46bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946b6c3753f04060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re618fe34bcb64ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbcae65e2484468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59e660917fd44e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re618fe34bcb64ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d034167a290429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbcae65e2484468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B95PGT31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>