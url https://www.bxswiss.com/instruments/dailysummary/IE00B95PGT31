--- v8 (2026-06-11)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946b6c3753f04060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f804c7e3664854" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbcae65e2484468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb8f1ea95fd84d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d034167a290429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbcae65e2484468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re190ff24772745b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb8f1ea95fd84d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B95PGT31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>