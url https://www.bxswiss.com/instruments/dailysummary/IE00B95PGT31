--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f804c7e3664854" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb1f1eff5a74b63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb8f1ea95fd84d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra673f072fe8943fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re190ff24772745b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb8f1ea95fd84d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a100732ce549d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra673f072fe8943fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B95PGT31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>40,493</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,573</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...445 lines deleted...]
-          <x:t>41,072</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,011</x:t>
-[...80 lines deleted...]
-          <x:t>41,240</x:t>
+          <x:t>41,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>