--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb1f1eff5a74b63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa6d30a64c3462b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra673f072fe8943fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4321d8725f438b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a100732ce549d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra673f072fe8943fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69f86dc97194649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4321d8725f438b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B95PGT31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>