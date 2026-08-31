--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa6d30a64c3462b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R043cdfa476694a5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4321d8725f438b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af59ea9d5ad48df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69f86dc97194649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4321d8725f438b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96440d692279474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af59ea9d5ad48df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B95PGT31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>40,703</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,664</x:t>
-[...173 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>41,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,905</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>41,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,799</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>