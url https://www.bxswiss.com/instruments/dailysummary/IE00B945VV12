--- v14 (2026-09-16)
+++ v15 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f76b4d85ae145bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16eacea4a9334d8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26758ade5624ae3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f4ff25c1d84656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa40cc78a1de40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26758ade5624ae3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825134720608459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f4ff25c1d84656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B945VV12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>47,172</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,091</x:t>
-[...421 lines deleted...]
-          <x:t>47,030</x:t>
+          <x:t>46,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,880</x:t>
-[...53 lines deleted...]
-          <x:t>46,465</x:t>
+          <x:t>46,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>