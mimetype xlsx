--- v15 (2026-10-07)
+++ v16 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16eacea4a9334d8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf08e7a10c6c04a32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f4ff25c1d84656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13966a8f17ce4adf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825134720608459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f4ff25c1d84656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5fb0da5e89f4b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13966a8f17ce4adf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B945VV12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>46,856</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,678</x:t>
-[...146 lines deleted...]
-          <x:t>46,859</x:t>
+          <x:t>46,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,562</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>46,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,226</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>