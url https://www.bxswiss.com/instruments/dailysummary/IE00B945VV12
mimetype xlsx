--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d93af489a040ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb580bc17c7e34abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf646656bb524270"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d566810d3a541c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb0148f7be8465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf646656bb524270" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8594040e176546cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d566810d3a541c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B945VV12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>