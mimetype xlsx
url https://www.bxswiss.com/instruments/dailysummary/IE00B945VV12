--- v6 (2026-04-08)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb580bc17c7e34abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697908ff3cfa430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d566810d3a541c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R333e540943364d83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8594040e176546cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d566810d3a541c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b48570fdfe4b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R333e540943364d83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B945VV12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>42,505</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,248</x:t>
-[...253 lines deleted...]
-        <x:is>
           <x:t>41,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,889</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>41,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,187</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>