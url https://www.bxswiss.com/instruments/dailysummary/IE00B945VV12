--- v7 (2026-04-28)
+++ v8 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697908ff3cfa430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26e624e725c4b3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R333e540943364d83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d9451565fe646ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b48570fdfe4b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R333e540943364d83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R576d6badeeb144c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d9451565fe646ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B945VV12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>42,702</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,185</x:t>
-[...382 lines deleted...]
-          <x:t>43,529</x:t>
+          <x:t>43,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>