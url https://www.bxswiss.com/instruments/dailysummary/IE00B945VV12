--- v8 (2026-05-18)
+++ v9 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26e624e725c4b3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc386057499434540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d9451565fe646ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R240d86809e25484d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R576d6badeeb144c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d9451565fe646ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aa48ff34e504ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R240d86809e25484d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B945VV12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>43,590</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,752</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>43,496</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>