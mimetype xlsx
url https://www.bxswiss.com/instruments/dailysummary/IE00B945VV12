--- v9 (2026-06-08)
+++ v10 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc386057499434540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8009c1d32f5e434c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R240d86809e25484d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R403f7c20935a42ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aa48ff34e504ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R240d86809e25484d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f27a9a309284798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R403f7c20935a42ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B945VV12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>