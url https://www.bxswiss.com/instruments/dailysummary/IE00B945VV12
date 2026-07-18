--- v10 (2026-06-28)
+++ v11 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8009c1d32f5e434c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd372e6ea93cc46b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R403f7c20935a42ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547d6367e6da4e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f27a9a309284798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R403f7c20935a42ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra790ca7339714cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547d6367e6da4e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B945VV12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>