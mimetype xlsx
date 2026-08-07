--- v11 (2026-07-18)
+++ v12 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd372e6ea93cc46b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0184719f3943e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547d6367e6da4e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2780e1e46ca244c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra790ca7339714cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547d6367e6da4e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf980eb35c49f492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2780e1e46ca244c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B945VV12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>45,847</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,931</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>45,359</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,283</x:t>
-[...200 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>45,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,795</x:t>
-[...274 lines deleted...]
-          <x:t>45,745</x:t>
+          <x:t>46,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,874</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>45,768</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>