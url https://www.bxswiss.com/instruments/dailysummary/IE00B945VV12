--- v12 (2026-08-07)
+++ v13 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0184719f3943e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9bc90eedb54ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2780e1e46ca244c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reca4da31ad7f462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf980eb35c49f492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2780e1e46ca244c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d9a8fcb227b4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reca4da31ad7f462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B945VV12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>