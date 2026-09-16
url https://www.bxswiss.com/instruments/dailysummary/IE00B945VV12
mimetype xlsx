--- v13 (2026-08-27)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9bc90eedb54ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f76b4d85ae145bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reca4da31ad7f462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26758ade5624ae3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d9a8fcb227b4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reca4da31ad7f462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa40cc78a1de40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26758ade5624ae3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B945VV12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>47,043</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,924</x:t>
-[...107 lines deleted...]
-          <x:t>47,719</x:t>
+          <x:t>47,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,763</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>