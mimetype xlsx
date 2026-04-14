--- v5 (2026-03-25)
+++ v6 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46dad5b715b54068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde672009dbe64881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44770b68810b4061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b890645ebef452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfdc4524d11d4099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44770b68810b4061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c5bf07396b34b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b890645ebef452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B910VR50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>