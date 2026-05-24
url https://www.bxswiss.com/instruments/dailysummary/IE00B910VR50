--- v6 (2026-04-14)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde672009dbe64881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537987c32499485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b890645ebef452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb602d55bbfb44ad2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c5bf07396b34b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b890645ebef452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02592bf6b9cb404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb602d55bbfb44ad2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B910VR50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...458 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,603</x:t>
-[...63 lines deleted...]
-          <x:t>89,638</x:t>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>