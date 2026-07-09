--- v7 (2026-05-24)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537987c32499485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8234c67db318417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb602d55bbfb44ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd2d3dfe1664504"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02592bf6b9cb404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb602d55bbfb44ad2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc41aa6e6a924587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd2d3dfe1664504" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B910VR50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>91,899</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>