--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8234c67db318417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7198c91d80834b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd2d3dfe1664504"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R900605853e4a4a90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc41aa6e6a924587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd2d3dfe1664504" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f4b77f7dd44a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R900605853e4a4a90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B910VR50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>97,855</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,662</x:t>
-[...323 lines deleted...]
-          <x:t>95,119</x:t>
+          <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>