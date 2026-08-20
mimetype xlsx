--- v9 (2026-07-29)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7198c91d80834b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b62f886be5b4a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R900605853e4a4a90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56106c08948141e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f4b77f7dd44a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R900605853e4a4a90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe02f8b3e27a4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56106c08948141e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B910VR50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,006</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...499 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,085</x:t>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>