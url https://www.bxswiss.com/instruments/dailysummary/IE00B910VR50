--- v10 (2026-08-20)
+++ v11 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b62f886be5b4a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905b986ef11240db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56106c08948141e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55c9c3114d4246e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe02f8b3e27a4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56106c08948141e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc18a368c71b4d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55c9c3114d4246e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B910VR50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,111</x:t>
-[...323 lines deleted...]
-          <x:t>101,011</x:t>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,670</x:t>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>