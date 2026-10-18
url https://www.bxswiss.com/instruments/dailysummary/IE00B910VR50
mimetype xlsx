--- v11 (2026-09-28)
+++ v12 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905b986ef11240db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a712228a97e4fbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55c9c3114d4246e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d9ef3b9dc9340da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc18a368c71b4d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55c9c3114d4246e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db3c84ede56425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d9ef3b9dc9340da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B910VR50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,079</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>98,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,485</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>