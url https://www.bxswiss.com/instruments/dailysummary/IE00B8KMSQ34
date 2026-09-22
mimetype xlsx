--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b4b31b27eb64865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b0984f6a4f4f1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7ceb036b3a04839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6543f5629c144eb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76780c6c9aed40d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7ceb036b3a04839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8944b283eb4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6543f5629c144eb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF 3C CHF hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8KMSQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,761</x:t>
-[...193 lines deleted...]
-          <x:t>67,942</x:t>
+          <x:t>67,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>68,185</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>67,687</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>