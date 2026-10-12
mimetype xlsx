--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b0984f6a4f4f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R665aadb028d74a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6543f5629c144eb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75b2f4f0b5c4a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8944b283eb4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6543f5629c144eb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48c8005a76e4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75b2f4f0b5c4a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF 3C CHF hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8KMSQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>68,245</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>02.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,925</x:t>
-[...360 lines deleted...]
-          <x:t>68,252</x:t>
+          <x:t>67,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>