--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R665aadb028d74a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb647358c674fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75b2f4f0b5c4a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75dc17ec8e184a40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48c8005a76e4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75b2f4f0b5c4a33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ed1ed5e5104574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75dc17ec8e184a40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF 3C CHF hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8KMSQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>68,114</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>68,070</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,611</x:t>
-[...274 lines deleted...]
-          <x:t>68,785</x:t>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>