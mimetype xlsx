--- v5 (2026-03-27)
+++ v6 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b5ca0a346a7435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340597a7498d4cc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c7260dd8294728"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40795649f6164830"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b3dd8f46fd44c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c7260dd8294728" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1c7b069759a4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40795649f6164830" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF 3C CHF hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8KMSQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>60,435</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>58,611</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>