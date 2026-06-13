--- v6 (2026-04-16)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340597a7498d4cc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79bea08e9264c1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40795649f6164830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d281c45d3324af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1c7b069759a4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40795649f6164830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd442411acd274621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d281c45d3324af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF 3C CHF hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8KMSQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>62,679</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>