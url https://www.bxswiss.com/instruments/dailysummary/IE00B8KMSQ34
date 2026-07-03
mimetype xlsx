--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79bea08e9264c1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050a23494c994ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d281c45d3324af3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12902a3cc9a043b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd442411acd274621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d281c45d3324af3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ed099a127f4d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12902a3cc9a043b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF 3C CHF hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8KMSQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>