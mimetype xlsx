--- v8 (2026-07-03)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050a23494c994ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f690d1aeadc4892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12902a3cc9a043b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re34d278466de49f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ed099a127f4d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12902a3cc9a043b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc68df5e816441e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re34d278466de49f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF 3C CHF hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8KMSQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,184</x:t>
-[...306 lines deleted...]
-          <x:t>66,691</x:t>
+          <x:t>66,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>