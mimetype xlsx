--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f690d1aeadc4892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f7ddab08134db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re34d278466de49f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43a3be32a89c45be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc68df5e816441e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re34d278466de49f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdaa4df99f7147b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43a3be32a89c45be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF 3C CHF hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8KMSQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>66,437</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,805</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>