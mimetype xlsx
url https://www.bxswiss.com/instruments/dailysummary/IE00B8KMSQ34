--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f7ddab08134db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b4b31b27eb64865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43a3be32a89c45be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7ceb036b3a04839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdaa4df99f7147b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43a3be32a89c45be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76780c6c9aed40d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7ceb036b3a04839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF 3C CHF hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8KMSQ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>