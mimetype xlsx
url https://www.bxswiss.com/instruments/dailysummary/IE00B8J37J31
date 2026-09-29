--- v14 (2026-09-08)
+++ v15 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c27fe866ba4e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R174b32e5edf0448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32d4f66aeb6d4b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a4fca25af74e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc77400a01a334c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32d4f66aeb6d4b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b646bb3e4644778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a4fca25af74e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI Japan CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8J37J31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>139,189</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>138,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>139,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>