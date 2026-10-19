--- v15 (2026-09-29)
+++ v16 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R174b32e5edf0448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf305b0e362c7469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a4fca25af74e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39125a0158fa46cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b646bb3e4644778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a4fca25af74e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48d7b47fff3b4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39125a0158fa46cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI Japan CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8J37J31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>136,585</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,750</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>137,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>