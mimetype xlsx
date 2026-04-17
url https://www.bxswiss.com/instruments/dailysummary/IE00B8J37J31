--- v6 (2026-03-27)
+++ v7 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R068608327d4d4124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4425649b6a4f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcf060fed0048a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a6d0ed0b3854b3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f41a6ef79144b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcf060fed0048a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7727e9726ed840ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a6d0ed0b3854b3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI Japan CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8J37J31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>