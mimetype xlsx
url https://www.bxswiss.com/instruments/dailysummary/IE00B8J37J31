--- v7 (2026-04-17)
+++ v8 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4425649b6a4f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fcddb094df4360" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a6d0ed0b3854b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76c9fde839564e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7727e9726ed840ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a6d0ed0b3854b3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307e286d7f444f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76c9fde839564e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI Japan CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8J37J31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>123,693</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,482</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>129,238</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>