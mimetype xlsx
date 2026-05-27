--- v8 (2026-05-07)
+++ v9 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fcddb094df4360" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da80d27acfd411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76c9fde839564e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfe7013827a446e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307e286d7f444f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76c9fde839564e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd257d0e3ab4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfe7013827a446e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI Japan CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8J37J31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>