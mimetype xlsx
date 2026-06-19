--- v9 (2026-05-27)
+++ v10 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da80d27acfd411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21f48838ee404ae6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfe7013827a446e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5f7a7e458949ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd257d0e3ab4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfe7013827a446e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R192dafb98bee4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5f7a7e458949ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI Japan CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8J37J31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>