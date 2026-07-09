--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21f48838ee404ae6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb1c982473804c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5f7a7e458949ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211a8b296d614e9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R192dafb98bee4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5f7a7e458949ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd33020e418a241b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211a8b296d614e9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI Japan CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8J37J31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>