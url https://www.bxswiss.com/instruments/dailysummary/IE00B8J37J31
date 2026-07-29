--- v11 (2026-07-09)
+++ v12 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb1c982473804c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ab640dec3b4d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211a8b296d614e9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1094904df03f4169"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd33020e418a241b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211a8b296d614e9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bc5ecf355444cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1094904df03f4169" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI Japan CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8J37J31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>