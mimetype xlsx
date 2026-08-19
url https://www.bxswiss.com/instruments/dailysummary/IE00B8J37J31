--- v12 (2026-07-29)
+++ v13 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ab640dec3b4d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b77c1105c24d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1094904df03f4169"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb83c37d6fda437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bc5ecf355444cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1094904df03f4169" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra63946b6c30f4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb83c37d6fda437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI Japan CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8J37J31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>135,986</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...467 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,730</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>