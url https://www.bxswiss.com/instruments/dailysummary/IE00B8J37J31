--- v13 (2026-08-19)
+++ v14 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b77c1105c24d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c27fe866ba4e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb83c37d6fda437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32d4f66aeb6d4b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra63946b6c30f4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb83c37d6fda437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc77400a01a334c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32d4f66aeb6d4b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI Japan CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8J37J31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>136,280</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>136,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>138,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>