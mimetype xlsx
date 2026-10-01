--- v13 (2026-09-10)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324c30e28f10443c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6976b899d16a45e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R222ffa3fc50248d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a07eaea6554232"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d37646545884f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R222ffa3fc50248d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0b16c49c6b4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a07eaea6554232" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GKDB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>75,524</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,512</x:t>
-[...355 lines deleted...]
-          <x:t>76,326</x:t>
+          <x:t>76,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>