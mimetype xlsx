--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6976b899d16a45e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db1e926c2f140f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a07eaea6554232"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4faecfa46c4045c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0b16c49c6b4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a07eaea6554232" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a80b858e05f4ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4faecfa46c4045c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GKDB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>