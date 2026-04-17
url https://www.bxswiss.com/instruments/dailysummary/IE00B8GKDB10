--- v5 (2026-03-27)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6e676f094b04278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4542d3e7144a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re61dfccf943e4e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70a768fee0f461d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6673a593bc74392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re61dfccf943e4e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95eb13336d2c4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70a768fee0f461d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GKDB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>