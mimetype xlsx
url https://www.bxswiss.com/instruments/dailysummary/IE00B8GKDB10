--- v6 (2026-04-17)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4542d3e7144a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2392bb1fe42b4012" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70a768fee0f461d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc595bf4cefc54669"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95eb13336d2c4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70a768fee0f461d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc47c13b96b4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc595bf4cefc54669" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GKDB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>