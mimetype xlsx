--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2392bb1fe42b4012" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270033f01240422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc595bf4cefc54669"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8557264e50f34047"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc47c13b96b4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc595bf4cefc54669" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c9af9e05b7401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8557264e50f34047" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GKDB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>69,070</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,684</x:t>
-[...102 lines deleted...]
-          <x:t>69,021</x:t>
+          <x:t>69,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>68,814</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,645</x:t>
-[...220 lines deleted...]
-          <x:t>69,981</x:t>
+          <x:t>69,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>