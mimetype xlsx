--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270033f01240422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154edaf37cac4702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8557264e50f34047"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6ff05c76ab4648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c9af9e05b7401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8557264e50f34047" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redaa848ea4684904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6ff05c76ab4648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GKDB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>