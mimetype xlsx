--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154edaf37cac4702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd795379e8ced4710" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6ff05c76ab4648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365ad4ef550343c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redaa848ea4684904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6ff05c76ab4648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eae0f652c3a4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365ad4ef550343c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GKDB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>71,165</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,233</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,275</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>