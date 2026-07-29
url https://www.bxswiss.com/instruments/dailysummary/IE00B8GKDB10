--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd795379e8ced4710" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1710ffede94c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365ad4ef550343c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ea24cb12686475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eae0f652c3a4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365ad4ef550343c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d05bcb3f4064177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ea24cb12686475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GKDB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>