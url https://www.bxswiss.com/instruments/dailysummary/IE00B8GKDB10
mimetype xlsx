--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1710ffede94c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb842c9903b482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ea24cb12686475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb94ff0795a74ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d05bcb3f4064177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ea24cb12686475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaec73c8d98d4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb94ff0795a74ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GKDB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>