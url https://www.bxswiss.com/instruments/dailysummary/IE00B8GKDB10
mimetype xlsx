--- v12 (2026-08-19)
+++ v13 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb842c9903b482d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324c30e28f10443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb94ff0795a74ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R222ffa3fc50248d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaec73c8d98d4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb94ff0795a74ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d37646545884f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R222ffa3fc50248d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GKDB10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>