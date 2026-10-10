--- v11 (2026-09-04)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R410a1fc3be034eed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1004962de16047c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a04feeef1c246ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba8abc1b0fa45f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf06ab927d064018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a04feeef1c246ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf532f9f3baf346af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba8abc1b0fa45f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GF1M35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...549 lines deleted...]
-          <x:t>31,312</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,781</x:t>
-[...80 lines deleted...]
-          <x:t>30,869</x:t>
+          <x:t>30,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>