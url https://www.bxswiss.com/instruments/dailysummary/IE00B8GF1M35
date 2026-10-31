--- v12 (2026-10-10)
+++ v13 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1004962de16047c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62b9f13ce174577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba8abc1b0fa45f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69471a6a60344dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf532f9f3baf346af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba8abc1b0fa45f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15d85b847b84916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69471a6a60344dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GF1M35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>30,282</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,127</x:t>
-[...355 lines deleted...]
-          <x:t>29,573</x:t>
+          <x:t>30,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>