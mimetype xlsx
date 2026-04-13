--- v4 (2026-03-16)
+++ v5 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9bb85e695f44ce0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59bf47b20bfc4ca5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5495859a0a694d24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aee74c1c48c488b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c39570e66f9455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5495859a0a694d24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf7d970ef354f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aee74c1c48c488b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GF1M35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...463 lines deleted...]
-          <x:t>28,364</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,260</x:t>
-[...112 lines deleted...]
-          <x:t>28,826</x:t>
+          <x:t>28,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>