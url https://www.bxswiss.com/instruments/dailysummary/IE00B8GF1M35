--- v5 (2026-04-13)
+++ v6 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59bf47b20bfc4ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e75cba75c14c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aee74c1c48c488b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fe5a24d5dd1404d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf7d970ef354f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aee74c1c48c488b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583c57b74499470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fe5a24d5dd1404d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GF1M35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>28,680</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...386 lines deleted...]
-          <x:t>28,983</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,164</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>