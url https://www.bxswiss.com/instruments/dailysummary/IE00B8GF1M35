--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e75cba75c14c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14263c0e4a2a4cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fe5a24d5dd1404d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7565f8974b6140be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583c57b74499470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fe5a24d5dd1404d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re491c5c5f16744ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7565f8974b6140be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GF1M35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>29,353</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,216</x:t>
-[...53 lines deleted...]
-          <x:t>29,542</x:t>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>21.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,893</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>29,609</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,537</x:t>
-[...85 lines deleted...]
-          <x:t>29,641</x:t>
+          <x:t>29,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>