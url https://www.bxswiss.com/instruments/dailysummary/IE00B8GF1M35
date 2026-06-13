--- v7 (2026-05-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14263c0e4a2a4cc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f9fed137c254e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7565f8974b6140be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6341dc5512b04043"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re491c5c5f16744ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7565f8974b6140be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fcb78388eb242f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6341dc5512b04043" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GF1M35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>29,375</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,330</x:t>
-[...43 lines deleted...]
-          <x:t>29,609</x:t>
+          <x:t>29,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,537</x:t>
-[...129 lines deleted...]
-          <x:t>29,712</x:t>
+          <x:t>29,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,456</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>29,806</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>