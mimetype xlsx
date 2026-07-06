--- v8 (2026-06-13)
+++ v9 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f9fed137c254e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3bf0a71d5b42cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6341dc5512b04043"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa7d1c22f1ed403b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fcb78388eb242f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6341dc5512b04043" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe56c71f98b4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa7d1c22f1ed403b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GF1M35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>29,902</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,177</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>30,821</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>