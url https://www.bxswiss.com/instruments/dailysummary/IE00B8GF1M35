--- v9 (2026-07-06)
+++ v10 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3bf0a71d5b42cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e1f6c43c5f4cb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa7d1c22f1ed403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da8eb492e234b85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe56c71f98b4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa7d1c22f1ed403b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2357c48eb8a43c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da8eb492e234b85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GF1M35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>