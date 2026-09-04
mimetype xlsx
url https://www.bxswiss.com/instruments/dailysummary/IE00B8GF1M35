--- v10 (2026-07-28)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e1f6c43c5f4cb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R410a1fc3be034eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da8eb492e234b85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a04feeef1c246ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2357c48eb8a43c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da8eb492e234b85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf06ab927d064018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a04feeef1c246ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8GF1M35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,357</x:t>
-[...70 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>31,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,093</x:t>
-[...495 lines deleted...]
-          <x:t>32,806</x:t>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>