--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red815c1def714083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d99a28b27c846f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea09037651448fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d30566a37444a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf071022a0540ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea09037651448fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3cf93f5bf244859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d30566a37444a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8FHGS14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>58,989</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,189</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>