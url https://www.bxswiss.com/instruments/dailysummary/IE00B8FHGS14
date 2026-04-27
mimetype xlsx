--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d99a28b27c846f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912966b49f1d4e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d30566a37444a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b21141246c4ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3cf93f5bf244859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d30566a37444a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a8afac5f964e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b21141246c4ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8FHGS14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>59,413</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,974</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>58,232</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>57,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>57,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...100 lines deleted...]
-          <x:t>59,028</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>