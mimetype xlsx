--- v7 (2026-04-27)
+++ v8 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912966b49f1d4e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R814bffbb3e29463f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b21141246c4ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c3772eb59e4353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a8afac5f964e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b21141246c4ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2341a2b3bc5843e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c3772eb59e4353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8FHGS14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>57,801</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>