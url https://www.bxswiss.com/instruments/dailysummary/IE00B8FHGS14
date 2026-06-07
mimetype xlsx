--- v8 (2026-05-18)
+++ v9 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R814bffbb3e29463f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7adbdfc4563d46c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c3772eb59e4353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f1d378c79ad4aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2341a2b3bc5843e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c3772eb59e4353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R450c6aa1704c4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f1d378c79ad4aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8FHGS14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>57,924</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,855</x:t>
-[...544 lines deleted...]
-          <x:t>57,960</x:t>
+          <x:t>58,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>