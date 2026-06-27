--- v9 (2026-06-07)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7adbdfc4563d46c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1469237eb2425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f1d378c79ad4aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d1525c705d74401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R450c6aa1704c4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f1d378c79ad4aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed1eed2377f41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d1525c705d74401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8FHGS14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,000</x:t>
-[...4 lines deleted...]
-          <x:t>58,620</x:t>
+          <x:t>59,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,776</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>58,953</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>