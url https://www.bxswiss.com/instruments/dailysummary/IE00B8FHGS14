--- v10 (2026-06-27)
+++ v11 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1469237eb2425b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a24331c4ad403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d1525c705d74401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67a071e1d97f4e6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed1eed2377f41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d1525c705d74401" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e753d3b6dd4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67a071e1d97f4e6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8FHGS14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>