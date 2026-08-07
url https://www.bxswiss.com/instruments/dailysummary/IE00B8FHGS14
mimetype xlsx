--- v11 (2026-07-18)
+++ v12 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a24331c4ad403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a57c1c6ac34f13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67a071e1d97f4e6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5df63d8124940db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e753d3b6dd4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67a071e1d97f4e6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8f8d41ca694cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5df63d8124940db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8FHGS14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>