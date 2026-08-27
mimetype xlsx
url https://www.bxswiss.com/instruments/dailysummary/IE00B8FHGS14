--- v12 (2026-08-07)
+++ v13 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a57c1c6ac34f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5820f0e3814c0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5df63d8124940db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69b9639a085480c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8f8d41ca694cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5df63d8124940db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb57f69c397e541f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69b9639a085480c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8FHGS14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>