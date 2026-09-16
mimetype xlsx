--- v13 (2026-08-27)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5820f0e3814c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb78ce7246cd4d01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69b9639a085480c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ff772496914a26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb57f69c397e541f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69b9639a085480c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e80615432554e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ff772496914a26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8FHGS14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>63,269</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,379</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>63,271</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,068</x:t>
-[...350 lines deleted...]
-          <x:t>63,357</x:t>
+          <x:t>63,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>