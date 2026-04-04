--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393974485ad344a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5291b5a1cdac4e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b35e59548d4dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768ff304000e41e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebff353c343b48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b35e59548d4dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9498c96f5ee248fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768ff304000e41e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI World CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8BVCK12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>