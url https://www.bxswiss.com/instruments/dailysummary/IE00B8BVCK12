--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5291b5a1cdac4e7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa8148ffa314b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768ff304000e41e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d0b238fcf94b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9498c96f5ee248fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768ff304000e41e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b50caa93334fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d0b238fcf94b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI World CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8BVCK12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,436</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>83,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>