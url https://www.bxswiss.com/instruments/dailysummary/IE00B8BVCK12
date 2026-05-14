--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa8148ffa314b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523f7e7c14964cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d0b238fcf94b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7156fde864467b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b50caa93334fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d0b238fcf94b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ebd043e2244092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7156fde864467b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI World CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8BVCK12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>