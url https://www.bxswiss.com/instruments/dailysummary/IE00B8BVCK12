--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523f7e7c14964cba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77b3aad323f14b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7156fde864467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaf9a3b891c94c4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ebd043e2244092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7156fde864467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23ceb40c249e4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaf9a3b891c94c4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI World CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8BVCK12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>91,442</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>