--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77b3aad323f14b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5db29e1dec844a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaf9a3b891c94c4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref328868a0334abc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23ceb40c249e4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaf9a3b891c94c4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39f351548982433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref328868a0334abc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI World CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8BVCK12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,059</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>93,607</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>93,234</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,574</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>91,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>