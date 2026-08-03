--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5db29e1dec844a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cfbb30c395e46f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref328868a0334abc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b3ed2b60b7d49d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39f351548982433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref328868a0334abc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d10e1ef854e4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b3ed2b60b7d49d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI World CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8BVCK12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>93,234</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,574</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>93,169</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,526</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>93,329</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...505 lines deleted...]
-          <x:t>93,574</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>