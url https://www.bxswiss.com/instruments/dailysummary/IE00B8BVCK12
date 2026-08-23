--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cfbb30c395e46f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d45422290a4678" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b3ed2b60b7d49d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be51822cf364bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d10e1ef854e4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b3ed2b60b7d49d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ff841d469004f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be51822cf364bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI World CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8BVCK12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>