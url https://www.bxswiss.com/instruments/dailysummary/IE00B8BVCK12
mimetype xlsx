--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d45422290a4678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f5af065e944690" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be51822cf364bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e99633845f64114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ff841d469004f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be51822cf364bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R450444b5032941f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e99633845f64114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI World CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8BVCK12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>