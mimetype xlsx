--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f5af065e944690" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85acc5d3a6354765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e99633845f64114"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R205cf5301b2b4bae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R450444b5032941f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e99633845f64114" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa3bb1b8d354382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R205cf5301b2b4bae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI World CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8BVCK12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>