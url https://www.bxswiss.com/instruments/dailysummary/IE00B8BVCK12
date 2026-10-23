--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85acc5d3a6354765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d2a225694042d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R205cf5301b2b4bae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0652f71dff3481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa3bb1b8d354382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R205cf5301b2b4bae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c84c8061f24c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0652f71dff3481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI MSCI World CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B8BVCK12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,257</x:t>
-[...441 lines deleted...]
-          <x:t>94,197</x:t>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>