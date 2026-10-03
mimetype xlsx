--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c730d3d2d54840" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02b433f5685439a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe156bdec16d41ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0278d07d402e4600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re90797fcb7de4cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe156bdec16d41ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R578ad3f353cb43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0278d07d402e4600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI S&amp;P 500 CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B88DZ566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>111,075</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,520</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>