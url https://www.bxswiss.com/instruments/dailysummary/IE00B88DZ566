--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02b433f5685439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ed92fcc48d4c73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0278d07d402e4600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f466644b7ac4bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R578ad3f353cb43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0278d07d402e4600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R673b3a8f2f454edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f466644b7ac4bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI S&amp;P 500 CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B88DZ566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>112,092</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,557</x:t>
-[...512 lines deleted...]
-          <x:t>111,560</x:t>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>