--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d1e4d43b4b4961" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R559aec8f7ad7428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f033e46b5804c95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f35813b252e44b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea20d12d8894faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f033e46b5804c95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra47c16b6c52748ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f35813b252e44b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI S&amp;P 500 CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B88DZ566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>