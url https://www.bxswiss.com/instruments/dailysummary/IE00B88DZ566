--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R559aec8f7ad7428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30262823ce5d4fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f35813b252e44b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad9326a251042bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra47c16b6c52748ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f35813b252e44b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34d8ce71563a4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad9326a251042bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI S&amp;P 500 CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B88DZ566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>