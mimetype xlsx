--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30262823ce5d4fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516a4dac792a4c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad9326a251042bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd932338539aa476e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34d8ce71563a4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad9326a251042bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8413aeba8a0144bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd932338539aa476e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI S&amp;P 500 CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B88DZ566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>