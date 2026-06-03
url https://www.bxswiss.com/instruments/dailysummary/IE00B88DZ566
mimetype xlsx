--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516a4dac792a4c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea87e6f1761648c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd932338539aa476e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a75f3cafdc4c85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8413aeba8a0144bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd932338539aa476e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50abcadee1954f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a75f3cafdc4c85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI S&amp;P 500 CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B88DZ566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>