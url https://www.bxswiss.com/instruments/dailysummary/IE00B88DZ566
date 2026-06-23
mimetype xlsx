--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea87e6f1761648c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99def9611774f7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a75f3cafdc4c85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca901eb61a14c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50abcadee1954f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a75f3cafdc4c85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ffab35bff24a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca901eb61a14c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI S&amp;P 500 CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B88DZ566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>