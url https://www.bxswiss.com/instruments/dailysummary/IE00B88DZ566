--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99def9611774f7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc541fd37a8b449c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca901eb61a14c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b94eb4b7634843"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ffab35bff24a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca901eb61a14c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31432b2dd0df4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b94eb4b7634843" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI S&amp;P 500 CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B88DZ566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>110,308</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,947</x:t>
-[...421 lines deleted...]
-          <x:t>110,251</x:t>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,610</x:t>
-[...80 lines deleted...]
-          <x:t>109,030</x:t>
+          <x:t>109,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>