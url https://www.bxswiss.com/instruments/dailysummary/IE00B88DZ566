--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc541fd37a8b449c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316e1ae11a994c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b94eb4b7634843"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8f46ea8782c471f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31432b2dd0df4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b94eb4b7634843" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d211131b9704837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8f46ea8782c471f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI S&amp;P 500 CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B88DZ566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>110,251</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,610</x:t>
-[...129 lines deleted...]
-          <x:t>107,429</x:t>
+          <x:t>109,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>109,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>