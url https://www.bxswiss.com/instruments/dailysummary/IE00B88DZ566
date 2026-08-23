--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316e1ae11a994c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f61f862f9f42db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8f46ea8782c471f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f683ae33df4d36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d211131b9704837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8f46ea8782c471f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f96b2997d4d44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f683ae33df4d36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI S&amp;P 500 CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B88DZ566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>109,460</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>107,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>