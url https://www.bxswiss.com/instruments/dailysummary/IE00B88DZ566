--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f61f862f9f42db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c730d3d2d54840" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f683ae33df4d36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe156bdec16d41ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f96b2997d4d44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f683ae33df4d36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re90797fcb7de4cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe156bdec16d41ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI S&amp;P 500 CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B88DZ566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>