--- v12 (2026-09-06)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d9d601201dd4287" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2354fe092345ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e03dccc7ea47e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1611d08437474d72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5da5b8e7b2d46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e03dccc7ea47e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28e642f83ba44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1611d08437474d72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Euro Corporate Bond Financials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B87RLX93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>94,356</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,402</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>94,834</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,020</x:t>
-[...323 lines deleted...]
-          <x:t>94,523</x:t>
+          <x:t>94,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>