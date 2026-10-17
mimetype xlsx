--- v13 (2026-09-26)
+++ v14 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2354fe092345ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af07533b0a6448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1611d08437474d72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b2ca8d730314041"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28e642f83ba44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1611d08437474d72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a260f73f7647ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b2ca8d730314041" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Euro Corporate Bond Financials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B87RLX93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>