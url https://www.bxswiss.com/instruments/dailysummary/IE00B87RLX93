--- v14 (2026-10-17)
+++ v15 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af07533b0a6448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d94c75a1f940a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b2ca8d730314041"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919626f3f55448bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a260f73f7647ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b2ca8d730314041" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ddff822e0a428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919626f3f55448bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Euro Corporate Bond Financials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B87RLX93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>