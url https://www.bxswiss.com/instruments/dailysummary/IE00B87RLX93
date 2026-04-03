--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2dffdfce0ea435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a68ae6ce4d4f1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a46b1a69e1f4cc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R655e8e1fe6d54093"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c6b1a55479480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a46b1a69e1f4cc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8ea5bcf88a4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R655e8e1fe6d54093" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Euro Corporate Bond Financials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B87RLX93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>94,489</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,005</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>92,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,897</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>