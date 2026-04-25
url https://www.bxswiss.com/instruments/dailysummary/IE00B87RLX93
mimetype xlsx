--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a68ae6ce4d4f1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd72fd9095124bae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R655e8e1fe6d54093"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R600168d50140460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8ea5bcf88a4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R655e8e1fe6d54093" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec0c52728ec4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R600168d50140460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Euro Corporate Bond Financials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B87RLX93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>92,403</x:t>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,078</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>92,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,591</x:t>
         </x:is>
       </x:c>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>