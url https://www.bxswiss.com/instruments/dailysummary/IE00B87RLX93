--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd72fd9095124bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439a4e66352c4c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R600168d50140460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b2247e63a3740c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec0c52728ec4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R600168d50140460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra55086fa0e8844da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b2247e63a3740c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Euro Corporate Bond Financials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B87RLX93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>