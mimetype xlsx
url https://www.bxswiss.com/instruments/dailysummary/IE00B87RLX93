--- v8 (2026-05-16)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439a4e66352c4c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e8183ec474459f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b2247e63a3740c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a97086070d24bec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra55086fa0e8844da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b2247e63a3740c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1795a27751a94926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a97086070d24bec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Euro Corporate Bond Financials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B87RLX93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>92,662</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,523</x:t>
-[...544 lines deleted...]
-          <x:t>91,581</x:t>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>