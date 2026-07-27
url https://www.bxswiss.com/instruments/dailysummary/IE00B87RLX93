--- v9 (2026-07-07)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e8183ec474459f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6acd875e8a4385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a97086070d24bec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cecedd244f74b53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1795a27751a94926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a97086070d24bec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb1df0b1d8284c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cecedd244f74b53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Euro Corporate Bond Financials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B87RLX93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>93,326</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,175</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>93,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,599</x:t>
-[...134 lines deleted...]
-          <x:t>93,814</x:t>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,344</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>93,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>