--- v10 (2026-07-27)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6acd875e8a4385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b4375bd09c41f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cecedd244f74b53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra857abe3640940d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb1df0b1d8284c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cecedd244f74b53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485e0c03ebe541f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra857abe3640940d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Euro Corporate Bond Financials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B87RLX93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>93,814</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,344</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>93,867</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,755</x:t>
-[...512 lines deleted...]
-          <x:t>93,633</x:t>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>