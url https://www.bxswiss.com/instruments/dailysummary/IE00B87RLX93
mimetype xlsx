--- v11 (2026-08-16)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b4375bd09c41f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d9d601201dd4287" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra857abe3640940d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e03dccc7ea47e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485e0c03ebe541f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra857abe3640940d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5da5b8e7b2d46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e03dccc7ea47e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Euro Corporate Bond Financials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B87RLX93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>93,978</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,767</x:t>
-[...92 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,435</x:t>
-[...252 lines deleted...]
-          <x:t>94,932</x:t>
+          <x:t>94,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>