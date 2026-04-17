--- v4 (2026-03-24)
+++ v5 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8a9e8d1ad24c8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9153a433334794" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R281b1ec7283b45ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ac12abab0e4aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846c1d06a0274886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R281b1ec7283b45ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R654be800e9c04792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ac12abab0e4aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI Europe Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B86MWN23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>64,264</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,758</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,985</x:t>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>