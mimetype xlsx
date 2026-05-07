--- v5 (2026-04-17)
+++ v6 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9153a433334794" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d9a74bec3d4812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ac12abab0e4aef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e3bbbcbdb0a49d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R654be800e9c04792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ac12abab0e4aef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe3af1a8200d48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e3bbbcbdb0a49d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI Europe Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B86MWN23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>