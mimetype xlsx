--- v6 (2026-05-07)
+++ v7 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d9a74bec3d4812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25bd37677cbb4a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e3bbbcbdb0a49d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378d3eb514a94710"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe3af1a8200d48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e3bbbcbdb0a49d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9aa1dbfe2347d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378d3eb514a94710" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI Europe Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B86MWN23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>66,813</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>66,457</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>