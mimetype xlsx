--- v7 (2026-05-27)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25bd37677cbb4a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96541c07a3304985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378d3eb514a94710"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40057e73b34a4020"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9aa1dbfe2347d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378d3eb514a94710" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51184250848440b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40057e73b34a4020" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI Europe Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B86MWN23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,439</x:t>
-[...333 lines deleted...]
-          <x:t>66,768</x:t>
+          <x:t>67,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>