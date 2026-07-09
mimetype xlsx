--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96541c07a3304985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1133b9c898d4475" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40057e73b34a4020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6ca1c195124120"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51184250848440b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40057e73b34a4020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4e83238a6b427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6ca1c195124120" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI Europe Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B86MWN23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>