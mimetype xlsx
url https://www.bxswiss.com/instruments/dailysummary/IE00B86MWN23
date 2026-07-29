--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1133b9c898d4475" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f0556fb9f1a4375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6ca1c195124120"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee83c0944524037"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4e83238a6b427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6ca1c195124120" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re67e1fbe15d2488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee83c0944524037" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI Europe Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B86MWN23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>67,214</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,214</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>67,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,366</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>