--- v10 (2026-07-29)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f0556fb9f1a4375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce655f68bb24937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee83c0944524037"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb075a9ee47614f2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re67e1fbe15d2488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee83c0944524037" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6834f26898241c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb075a9ee47614f2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI Europe Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B86MWN23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>