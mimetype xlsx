--- v11 (2026-08-19)
+++ v12 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce655f68bb24937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7902b8f2c1234d10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb075a9ee47614f2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d1ba3349d247b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6834f26898241c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb075a9ee47614f2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74b3b1718fd344d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d1ba3349d247b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI Europe Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B86MWN23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>70,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>70,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,059</x:t>
-[...382 lines deleted...]
-          <x:t>70,510</x:t>
+          <x:t>70,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>