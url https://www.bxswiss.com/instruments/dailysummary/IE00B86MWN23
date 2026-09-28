--- v12 (2026-09-08)
+++ v13 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7902b8f2c1234d10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d56f5f9bca49e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d1ba3349d247b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50358bacc3194728"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74b3b1718fd344d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d1ba3349d247b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98951350d4ab4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50358bacc3194728" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI Europe Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B86MWN23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>