--- v13 (2026-09-28)
+++ v14 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d56f5f9bca49e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76847768d0db4383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50358bacc3194728"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70cd24c381884f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98951350d4ab4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50358bacc3194728" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed6e1d3e5104f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70cd24c381884f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI Europe Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B86MWN23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>