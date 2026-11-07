--- v14 (2026-10-18)
+++ v15 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76847768d0db4383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ef8db3f8bb6412c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70cd24c381884f88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9583f1097bb34ee3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed6e1d3e5104f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70cd24c381884f88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19f03b1a6d843ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9583f1097bb34ee3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI Europe Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B86MWN23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>