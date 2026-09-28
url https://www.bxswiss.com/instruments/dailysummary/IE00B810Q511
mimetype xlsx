--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8554a4eec8d14f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0749dea3bc5840bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95803dfccf2348a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458a729f32b349d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23854b60fad64dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95803dfccf2348a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c44fc91d0344f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458a729f32b349d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard - FTSE 100 UCITS ETF (GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B810Q511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,248 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...196 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -557,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>