--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0749dea3bc5840bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc177ad9318e479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458a729f32b349d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R569d96aa72a34484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c44fc91d0344f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458a729f32b349d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3100fe1c6247441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R569d96aa72a34484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard - FTSE 100 UCITS ETF (GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B810Q511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,984</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>51,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,578</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>