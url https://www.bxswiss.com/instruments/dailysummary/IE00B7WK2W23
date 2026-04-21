--- v4 (2026-03-26)
+++ v5 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb6bca832664417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57888339e07a4267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5549be1f760e4542"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcece18486e494fad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9d7261877a432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5549be1f760e4542" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86f2abc39594de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcece18486e494fad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS -  MSCI AC Asia ex Japan SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7WK2W23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>