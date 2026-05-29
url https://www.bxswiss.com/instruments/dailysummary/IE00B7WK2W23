--- v5 (2026-04-21)
+++ v6 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57888339e07a4267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14faee8c08054a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcece18486e494fad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316845266ae349d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86f2abc39594de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcece18486e494fad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95d6e78087f04f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316845266ae349d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS -  MSCI AC Asia ex Japan SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7WK2W23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>203,622</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>