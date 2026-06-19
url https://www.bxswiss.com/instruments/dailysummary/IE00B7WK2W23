--- v6 (2026-05-29)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14faee8c08054a6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf57522c9a1a24243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316845266ae349d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02f44dcc21504837"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95d6e78087f04f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316845266ae349d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0973fd19194ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02f44dcc21504837" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS -  MSCI AC Asia ex Japan SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7WK2W23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>