--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf57522c9a1a24243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490773b0fafe4e13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02f44dcc21504837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6390994b622f4396"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0973fd19194ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02f44dcc21504837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf7dcabbd5d04ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6390994b622f4396" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS -  MSCI AC Asia ex Japan SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7WK2W23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>