--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490773b0fafe4e13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2b283437e0b44f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6390994b622f4396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ae00ceb279842fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf7dcabbd5d04ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6390994b622f4396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5a27e51a2046eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ae00ceb279842fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS -  MSCI AC Asia ex Japan SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7WK2W23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>