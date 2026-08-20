--- v9 (2026-07-29)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2b283437e0b44f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47595d9a4ec64c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ae00ceb279842fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95165ac7ee714f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5a27e51a2046eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ae00ceb279842fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e2d225689f4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95165ac7ee714f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS -  MSCI AC Asia ex Japan SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7WK2W23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>