--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47595d9a4ec64c2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8003b5fe1fb14af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95165ac7ee714f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8264db9f59d84b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e2d225689f4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95165ac7ee714f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053b5a104b1d480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8264db9f59d84b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS -  MSCI AC Asia ex Japan SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7WK2W23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>