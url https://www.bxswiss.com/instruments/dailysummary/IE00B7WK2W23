--- v11 (2026-09-09)
+++ v12 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8003b5fe1fb14af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R814b3e2b4c754106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8264db9f59d84b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra38d2e1f8a2b4947"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053b5a104b1d480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8264db9f59d84b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4f64e53ee454d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra38d2e1f8a2b4947" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS -  MSCI AC Asia ex Japan SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7WK2W23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>