--- v12 (2026-09-30)
+++ v13 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R814b3e2b4c754106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R774d1b2606ca4fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra38d2e1f8a2b4947"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda91cc22d66e4ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4f64e53ee454d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra38d2e1f8a2b4947" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb60aa27b29ab4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda91cc22d66e4ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS -  MSCI AC Asia ex Japan SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7WK2W23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>235,703</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>240,511</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>