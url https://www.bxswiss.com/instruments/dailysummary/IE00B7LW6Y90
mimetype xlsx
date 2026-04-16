--- v3 (2026-03-25)
+++ v4 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb796c7ac31ae4a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd87bce7c4b574da9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97c38e56c3d74ccc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ff22b4d9ebc4c44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R697b0acba1964e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97c38e56c3d74ccc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9977f97674774ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ff22b4d9ebc4c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Italy Government Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7LW6Y90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>136,586</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>136,588</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>