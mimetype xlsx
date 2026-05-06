--- v4 (2026-04-16)
+++ v5 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd87bce7c4b574da9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb76649c50545ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ff22b4d9ebc4c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd762afbffc87455b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9977f97674774ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ff22b4d9ebc4c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a1ebf88e724d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd762afbffc87455b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Italy Government Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7LW6Y90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>