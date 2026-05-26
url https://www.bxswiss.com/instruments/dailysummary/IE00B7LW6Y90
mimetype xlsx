--- v5 (2026-05-06)
+++ v6 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb76649c50545ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e026f0adf95489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd762afbffc87455b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea361c010d34239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a1ebf88e724d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd762afbffc87455b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef8692241c943d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea361c010d34239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Italy Government Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7LW6Y90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>