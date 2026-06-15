--- v6 (2026-05-26)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e026f0adf95489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed4663f170c40ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea361c010d34239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31fb30f5dbc433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef8692241c943d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea361c010d34239" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d4cebd43e354ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31fb30f5dbc433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Italy Government Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7LW6Y90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,618</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>138,419</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,969</x:t>
-[...436 lines deleted...]
-          <x:t>137,763</x:t>
+          <x:t>139,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>