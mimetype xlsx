--- v7 (2026-06-15)
+++ v8 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed4663f170c40ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a26c5c74d741e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31fb30f5dbc433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R376210d6427a471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d4cebd43e354ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31fb30f5dbc433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re657781708d549a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R376210d6427a471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Italy Government Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7LW6Y90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>138,880</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,808</x:t>
-[...97 lines deleted...]
-          <x:t>138,375</x:t>
+          <x:t>138,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,352</x:t>
-[...26 lines deleted...]
-          <x:t>138,695</x:t>
+          <x:t>138,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,939</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>140,089</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>