--- v8 (2026-07-06)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a26c5c74d741e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ceaa61e3e9f4563" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R376210d6427a471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35b0265f2d241bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re657781708d549a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R376210d6427a471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e6882a67e714069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35b0265f2d241bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Italy Government Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7LW6Y90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>138,375</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,352</x:t>
-[...26 lines deleted...]
-          <x:t>138,695</x:t>
+          <x:t>138,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,939</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,344</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>138,116</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>