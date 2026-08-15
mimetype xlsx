--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ceaa61e3e9f4563" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51250bc8298b4ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35b0265f2d241bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768c412f56da4249"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e6882a67e714069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35b0265f2d241bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R584897d4880e41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768c412f56da4249" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Italy Government Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7LW6Y90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>