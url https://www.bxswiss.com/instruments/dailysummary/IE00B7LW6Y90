--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51250bc8298b4ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e330855d2c43a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768c412f56da4249"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7078910dbc4a55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R584897d4880e41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768c412f56da4249" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2705083cd24014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7078910dbc4a55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Italy Government Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7LW6Y90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>