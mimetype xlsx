--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e330855d2c43a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86885d827d34a16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7078910dbc4a55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfa63d68985a4dc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2705083cd24014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7078910dbc4a55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21050d5769004972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfa63d68985a4dc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Italy Government Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7LW6Y90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,023</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,031</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>