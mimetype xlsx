--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86885d827d34a16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R884cefee03ec449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfa63d68985a4dc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5b3bc01074418a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21050d5769004972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfa63d68985a4dc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0d98a5945b4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5b3bc01074418a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Italy Government Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7LW6Y90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>