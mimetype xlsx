--- v13 (2026-10-14)
+++ v14 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R884cefee03ec449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c3ecf0008e4547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5b3bc01074418a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63b5d6bf90384682"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0d98a5945b4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5b3bc01074418a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0271ad035614c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63b5d6bf90384682" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Italy Government Bond UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7LW6Y90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>