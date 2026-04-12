--- v5 (2026-03-23)
+++ v6 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92933cb92ef459c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba058f29a3c54308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R718f74d0a985438e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2826d0082fd14329"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra27f4486e12c499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R718f74d0a985438e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra911da816fe94139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2826d0082fd14329" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KQ7B66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>