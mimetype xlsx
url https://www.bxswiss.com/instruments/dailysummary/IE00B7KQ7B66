--- v6 (2026-04-12)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba058f29a3c54308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra61cb14faadb470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2826d0082fd14329"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1a09dac30c446e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra911da816fe94139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2826d0082fd14329" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7cedf53c3134a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1a09dac30c446e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KQ7B66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>