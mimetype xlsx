--- v7 (2026-05-02)
+++ v8 (2026-05-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra61cb14faadb470f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6621ed4042d84dc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1a09dac30c446e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71023bcb4d214038"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7cedf53c3134a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1a09dac30c446e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc87466b2884a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71023bcb4d214038" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KQ7B66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>