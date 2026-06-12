--- v8 (2026-05-23)
+++ v9 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6621ed4042d84dc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7ebeb068774b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71023bcb4d214038"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253f9d0727d84968"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc87466b2884a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71023bcb4d214038" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb991cf8f64b04345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253f9d0727d84968" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KQ7B66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>