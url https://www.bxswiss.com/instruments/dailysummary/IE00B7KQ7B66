--- v9 (2026-06-12)
+++ v10 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7ebeb068774b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radea26a2766a4890" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253f9d0727d84968"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra437142139a74b4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb991cf8f64b04345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253f9d0727d84968" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd182962bc6814e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra437142139a74b4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KQ7B66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>