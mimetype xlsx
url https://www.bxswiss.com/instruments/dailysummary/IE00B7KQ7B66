--- v10 (2026-07-02)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radea26a2766a4890" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb61396bb9841f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra437142139a74b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbadc24f88bd749a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd182962bc6814e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra437142139a74b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27c4bded38ae47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbadc24f88bd749a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KQ7B66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>97,081</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,868</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>96,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,786</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>