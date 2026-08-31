--- v11 (2026-07-23)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb61396bb9841f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6606d04cc14740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbadc24f88bd749a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5adb881adc8148c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27c4bded38ae47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbadc24f88bd749a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f35cadf4a424056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5adb881adc8148c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KQ7B66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>99,320</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>