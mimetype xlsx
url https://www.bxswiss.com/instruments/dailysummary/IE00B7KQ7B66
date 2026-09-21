--- v12 (2026-08-31)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6606d04cc14740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435bbea344dd4a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5adb881adc8148c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08bd012515544056"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f35cadf4a424056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5adb881adc8148c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c6dc33e740c44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08bd012515544056" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KQ7B66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,310</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,762</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>100,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,088</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>