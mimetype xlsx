--- v13 (2026-09-21)
+++ v14 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435bbea344dd4a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78491ed2504b4906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08bd012515544056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba49947c75904e59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c6dc33e740c44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08bd012515544056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34095c88ac394419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba49947c75904e59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KQ7B66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>