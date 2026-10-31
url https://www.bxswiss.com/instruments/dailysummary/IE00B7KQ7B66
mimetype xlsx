--- v14 (2026-10-11)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78491ed2504b4906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4255c06a48a406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba49947c75904e59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2d6e59a34384a25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34095c88ac394419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba49947c75904e59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4afbbdf4e6064ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2d6e59a34384a25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KQ7B66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>