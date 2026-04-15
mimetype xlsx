--- v5 (2026-03-18)
+++ v6 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff9dca9b09fe4489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R923abc3b15ec4671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05537ee8d56c4236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49eaba13e597465a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra77321972bb14107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05537ee8d56c4236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6073c19bc2f04b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49eaba13e597465a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Solactive Global Pure Gold Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KMNP07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>