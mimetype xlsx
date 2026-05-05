--- v6 (2026-04-15)
+++ v7 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R923abc3b15ec4671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf853b497fd9040a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49eaba13e597465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b1dd948b6449f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6073c19bc2f04b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49eaba13e597465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a8b8680042f4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b1dd948b6449f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Solactive Global Pure Gold Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KMNP07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>