--- v7 (2026-05-05)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf853b497fd9040a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105a2161d4ec4929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b1dd948b6449f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53134aea54244cfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a8b8680042f4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b1dd948b6449f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a71115f61d14c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53134aea54244cfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Solactive Global Pure Gold Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KMNP07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>40,663</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>