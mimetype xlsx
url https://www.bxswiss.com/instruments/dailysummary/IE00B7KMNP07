--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105a2161d4ec4929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4df84d3c686a44ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53134aea54244cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ecb7442f0a4469f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a71115f61d14c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53134aea54244cfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd0202ee88a47fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ecb7442f0a4469f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Solactive Global Pure Gold Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KMNP07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...195 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,817</x:t>
-[...210 lines deleted...]
-          <x:t>36,230</x:t>
+          <x:t>40,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,694</x:t>
-[...112 lines deleted...]
-          <x:t>36,856</x:t>
+          <x:t>34,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>