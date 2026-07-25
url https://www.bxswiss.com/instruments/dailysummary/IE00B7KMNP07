--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4df84d3c686a44ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9fb87676124350" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ecb7442f0a4469f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R385f071ff8c34add"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd0202ee88a47fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ecb7442f0a4469f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a424a7d8338433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R385f071ff8c34add" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Solactive Global Pure Gold Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KMNP07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>36,230</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,694</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>34,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,341</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>