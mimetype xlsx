--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9fb87676124350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2689fc7631694700" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R385f071ff8c34add"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f086333cd364569"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a424a7d8338433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R385f071ff8c34add" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08d2f46dc5244a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f086333cd364569" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Solactive Global Pure Gold Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KMNP07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>36,056</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,847</x:t>
-[...566 lines deleted...]
-          <x:t>36,739</x:t>
+          <x:t>35,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>