--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2689fc7631694700" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6197a79e1b4759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f086333cd364569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0154faa1c344d75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08d2f46dc5244a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f086333cd364569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0cabfe1fae5422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0154faa1c344d75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Solactive Global Pure Gold Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KMNP07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>