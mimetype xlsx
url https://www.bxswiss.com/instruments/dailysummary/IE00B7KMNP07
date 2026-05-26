--- v7 (2026-05-05)
+++ v8 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf853b497fd9040a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28f3910f03742ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b1dd948b6449f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3032e57009694f58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a8b8680042f4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b1dd948b6449f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd5a4ca8e634fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3032e57009694f58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Solactive Global Pure Gold Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KMNP07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>43,745</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,727</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>40,663</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>