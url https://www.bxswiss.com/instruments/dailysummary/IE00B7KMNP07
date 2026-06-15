--- v8 (2026-05-26)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28f3910f03742ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105a2161d4ec4929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3032e57009694f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53134aea54244cfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd5a4ca8e634fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3032e57009694f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a71115f61d14c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53134aea54244cfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Solactive Global Pure Gold Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KMNP07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,027</x:t>
@@ -683,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>