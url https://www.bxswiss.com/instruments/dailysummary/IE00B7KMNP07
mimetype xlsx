--- v13 (2026-09-04)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6197a79e1b4759" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67998359b54b4b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0154faa1c344d75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf3a26c81ba441e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0cabfe1fae5422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0154faa1c344d75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71bfa8cd1dc49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf3a26c81ba441e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Solactive Global Pure Gold Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KMNP07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>41,166</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...505 lines deleted...]
-          <x:t>48,220</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>