--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67998359b54b4b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc8440779ac84ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf3a26c81ba441e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfd46220cbf49ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71bfa8cd1dc49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf3a26c81ba441e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615f40565b1849c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfd46220cbf49ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Solactive Global Pure Gold Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7KMNP07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>