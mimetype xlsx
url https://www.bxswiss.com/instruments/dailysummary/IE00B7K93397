--- v13 (2026-09-01)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1119a753e7534ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0252ce114d30492b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bf8d30acaae4dba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb74788285214fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6ad6eb7a204d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bf8d30acaae4dba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29a7aa9c5b3f4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb74788285214fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7K93397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>