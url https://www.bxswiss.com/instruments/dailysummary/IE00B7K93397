--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0252ce114d30492b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ba7387bb5d64482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb74788285214fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d0a6c54e4a34714"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29a7aa9c5b3f4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb74788285214fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e078fa329f4952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d0a6c54e4a34714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7K93397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>100,373</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,281</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>99,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,716</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>