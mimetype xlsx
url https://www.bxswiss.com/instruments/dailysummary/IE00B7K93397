--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ba7387bb5d64482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba5413b67524582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d0a6c54e4a34714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75b4cbad596468d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e078fa329f4952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d0a6c54e4a34714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf009b536ff514b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75b4cbad596468d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7K93397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>