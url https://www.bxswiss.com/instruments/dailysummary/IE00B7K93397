--- v5 (2026-02-23)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e8545fa91134c1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c875301e834fab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red18c8604c0f4890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7590d53e9c46ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a92d1885d44a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red18c8604c0f4890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43683a9706524c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7590d53e9c46ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7K93397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.01.2026</x:t>
-[...500 lines deleted...]
-          <x:t>84,337</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,053</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>85,967</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>