--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c875301e834fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02075bbd3ea4172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7590d53e9c46ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68d45fde6e284160"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43683a9706524c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7590d53e9c46ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra50e02b3b4ab4481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68d45fde6e284160" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7K93397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>85,467</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,341</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>83,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,190</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>