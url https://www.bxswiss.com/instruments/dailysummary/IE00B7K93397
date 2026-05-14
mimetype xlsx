--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02075bbd3ea4172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad4eb9d96b1141a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68d45fde6e284160"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d0af6c782446d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra50e02b3b4ab4481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68d45fde6e284160" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f792f33912e4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d0af6c782446d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7K93397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>