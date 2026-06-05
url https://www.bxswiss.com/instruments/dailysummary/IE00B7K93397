--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad4eb9d96b1141a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re750616f440c420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d0af6c782446d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b80b136904465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f792f33912e4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d0af6c782446d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re93cf818e9cc4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b80b136904465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7K93397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>