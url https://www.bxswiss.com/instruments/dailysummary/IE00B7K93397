--- v9 (2026-06-05)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re750616f440c420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c415f3fdf74e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b80b136904465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b8590b85cb64404"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re93cf818e9cc4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b80b136904465f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9191e6a82fe45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b8590b85cb64404" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7K93397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,212 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +602,193 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>