--- v10 (2026-06-13)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c415f3fdf74e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04aac699bbb44f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b8590b85cb64404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b8a0a796d74613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9191e6a82fe45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b8590b85cb64404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e5f1fc474d42b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b8a0a796d74613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7K93397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...431 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,501</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>95,924</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>