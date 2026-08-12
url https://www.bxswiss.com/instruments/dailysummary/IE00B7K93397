--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04aac699bbb44f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fcba62bb5c14f99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b8a0a796d74613"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64f0f3dd8f2a4b41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e5f1fc474d42b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b8a0a796d74613" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca6340eefe264d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64f0f3dd8f2a4b41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7K93397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,004</x:t>
-[...80 lines deleted...]
-          <x:t>98,404</x:t>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,749</x:t>
-[...97 lines deleted...]
-          <x:t>99,529</x:t>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,224</x:t>
-[...188 lines deleted...]
-          <x:t>98,991</x:t>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>