--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fcba62bb5c14f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1119a753e7534ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64f0f3dd8f2a4b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bf8d30acaae4dba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca6340eefe264d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64f0f3dd8f2a4b41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6ad6eb7a204d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bf8d30acaae4dba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7K93397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,529</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,224</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>99,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,887</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>