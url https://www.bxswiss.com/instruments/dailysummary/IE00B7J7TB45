--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref65046511cd402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4dbdf4862124980" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redfcf35de8fd4665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R411025745c344666"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9475a798a5554f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redfcf35de8fd4665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ddb892a9f26463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R411025745c344666" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Corporate Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7J7TB45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,956</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>71,983</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,269</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>72,323</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,023</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-          <x:t>25.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,083</x:t>
-[...53 lines deleted...]
-          <x:t>72,355</x:t>
+          <x:t>72,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,022</x:t>
-[...80 lines deleted...]
-          <x:t>72,195</x:t>
+          <x:t>72,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>