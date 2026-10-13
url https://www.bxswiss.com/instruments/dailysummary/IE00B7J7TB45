--- v14 (2026-09-22)
+++ v15 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4dbdf4862124980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3683684d374fcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R411025745c344666"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R438b6e7ed4be42d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ddb892a9f26463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R411025745c344666" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6df29092d654b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R438b6e7ed4be42d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Corporate Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7J7TB45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>72,355</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,022</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>72,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,793</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>