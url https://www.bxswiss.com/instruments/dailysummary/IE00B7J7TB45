--- v15 (2026-10-13)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3683684d374fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c4346f3cf5846e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R438b6e7ed4be42d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59381d63373d41b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6df29092d654b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R438b6e7ed4be42d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re98211662c304bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59381d63373d41b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Corporate Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7J7TB45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>70,363</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,260</x:t>
-[...328 lines deleted...]
-          <x:t>70,731</x:t>
+          <x:t>70,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>