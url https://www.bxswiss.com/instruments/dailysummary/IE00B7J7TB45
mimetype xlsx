--- v5 (2026-03-15)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7232a457404161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d33699a3f24a7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90c25bb04d934228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42bebd2153ae4df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e60a743c6444adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90c25bb04d934228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a19f417493a47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42bebd2153ae4df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Corporate Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7J7TB45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>71,810</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,657</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>71,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,831</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>