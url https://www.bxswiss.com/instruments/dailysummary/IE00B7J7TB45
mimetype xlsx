--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d33699a3f24a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37884be64c249aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42bebd2153ae4df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2956a63b9ca442f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a19f417493a47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42bebd2153ae4df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R771e63c537534ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2956a63b9ca442f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Corporate Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7J7TB45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>70,057</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,881</x:t>
-[...274 lines deleted...]
-          <x:t>71,009</x:t>
+          <x:t>70,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>