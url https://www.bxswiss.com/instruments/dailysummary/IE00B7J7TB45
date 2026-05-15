--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37884be64c249aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2195b636a9a7424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2956a63b9ca442f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb5dadf5d394804"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R771e63c537534ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2956a63b9ca442f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae9ace8bd04144ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb5dadf5d394804" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Corporate Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7J7TB45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>70,282</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,915</x:t>
-[...517 lines deleted...]
-          <x:t>70,590</x:t>
+          <x:t>70,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>