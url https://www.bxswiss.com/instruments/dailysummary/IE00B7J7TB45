--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2195b636a9a7424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ef0f15141948ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb5dadf5d394804"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1776eebfb16d4d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae9ace8bd04144ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb5dadf5d394804" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32566981d7744665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1776eebfb16d4d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Corporate Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7J7TB45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>70,463</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,341</x:t>
-[...490 lines deleted...]
-          <x:t>70,025</x:t>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>