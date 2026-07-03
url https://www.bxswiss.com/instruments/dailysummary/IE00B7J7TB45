--- v9 (2026-06-05)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ef0f15141948ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c1381e65904a57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1776eebfb16d4d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92411b0b41614f8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32566981d7744665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1776eebfb16d4d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7229706ca19343d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92411b0b41614f8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Corporate Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7J7TB45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>