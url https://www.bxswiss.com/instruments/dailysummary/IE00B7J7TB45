--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c1381e65904a57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec362ac50a54d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92411b0b41614f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10b2457513240af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7229706ca19343d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92411b0b41614f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R895d6ab9c6b04b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10b2457513240af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Corporate Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7J7TB45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...387 lines deleted...]
-          <x:t>72,466</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,019</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>72,031</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>