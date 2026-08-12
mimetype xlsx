--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec362ac50a54d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92187ca75944664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10b2457513240af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b38b593f754304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R895d6ab9c6b04b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10b2457513240af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb157071fa48f40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b38b593f754304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Corporate Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7J7TB45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>72,286</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,188</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>72,608</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>72,357</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,411</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>72,127</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>