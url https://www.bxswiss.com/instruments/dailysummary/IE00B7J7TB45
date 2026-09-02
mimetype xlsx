--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92187ca75944664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref65046511cd402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b38b593f754304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redfcf35de8fd4665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb157071fa48f40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b38b593f754304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9475a798a5554f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redfcf35de8fd4665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Corporate Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B7J7TB45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>72,057</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,692</x:t>
-[...38 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>72,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,126</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>72,251</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>03.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,956</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>71,983</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,269</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>72,302</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>