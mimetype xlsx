--- v9 (2026-09-15)
+++ v10 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4fa5a0c203f4433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c52f5b2d5de43fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5118772a5fff4846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69b9f23f40b468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ddafa934e384670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5118772a5fff4846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R020177b358ad433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69b9f23f40b468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B78JSG98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>116,211</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,436</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>115,881</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>