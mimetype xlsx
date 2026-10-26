--- v10 (2026-10-05)
+++ v11 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c52f5b2d5de43fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7fb4ed248cc48e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69b9f23f40b468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1d1127af7f4dee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R020177b358ad433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69b9f23f40b468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef97b2258b74a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1d1127af7f4dee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B78JSG98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>115,906</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,221</x:t>
-[...323 lines deleted...]
-          <x:t>116,613</x:t>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,983</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,994</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>