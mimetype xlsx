--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f712cf86e943d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bdd353cd9924974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7c8a84361f24cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03d5e1b4b2d24803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d50d5eba714514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7c8a84361f24cfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330b63910939433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03d5e1b4b2d24803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B78JSG98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>