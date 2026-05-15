--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bdd353cd9924974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a8fd7ca59b46a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03d5e1b4b2d24803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cbfb29c62846b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330b63910939433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03d5e1b4b2d24803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5efbed27094b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cbfb29c62846b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B78JSG98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>98,927</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>