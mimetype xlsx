--- v4 (2026-05-15)
+++ v5 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a8fd7ca59b46a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R699ef50b7ca247ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cbfb29c62846b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3043fd87b4462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5efbed27094b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cbfb29c62846b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5b2c6a39f04616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3043fd87b4462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B78JSG98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>