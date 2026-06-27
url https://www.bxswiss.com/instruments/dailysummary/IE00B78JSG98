--- v5 (2026-06-06)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R699ef50b7ca247ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49db71a2952f4446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3043fd87b4462f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa8435c4c9f4e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5b2c6a39f04616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3043fd87b4462f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54c4137706943c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa8435c4c9f4e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B78JSG98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>