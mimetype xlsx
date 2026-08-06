--- v6 (2026-06-27)
+++ v7 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49db71a2952f4446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e477ff880fa4aaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa8435c4c9f4e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c18b3b9bcd54b3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54c4137706943c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa8435c4c9f4e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reef86b7efd3340f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c18b3b9bcd54b3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B78JSG98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>109,910</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>