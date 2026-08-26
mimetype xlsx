--- v7 (2026-08-06)
+++ v8 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e477ff880fa4aaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f9e9eef62f14e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c18b3b9bcd54b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dcaf39d7dcc4ce9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reef86b7efd3340f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c18b3b9bcd54b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1a4100211f49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dcaf39d7dcc4ce9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B78JSG98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>