--- v8 (2026-08-26)
+++ v9 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f9e9eef62f14e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4fa5a0c203f4433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dcaf39d7dcc4ce9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5118772a5fff4846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1a4100211f49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dcaf39d7dcc4ce9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ddafa934e384670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5118772a5fff4846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B78JSG98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>115,377</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,601</x:t>
-[...328 lines deleted...]
-          <x:t>114,530</x:t>
+          <x:t>115,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>