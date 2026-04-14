--- v5 (2026-03-25)
+++ v6 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4569cb633b94973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra895106bbe2f413e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra564d2d2afd9452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6155be284b74483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d3f8313e05249f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra564d2d2afd9452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raec644af2f2242ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6155be284b74483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B77D4428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>128,868</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...478 lines deleted...]
-          <x:t>126,457</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>