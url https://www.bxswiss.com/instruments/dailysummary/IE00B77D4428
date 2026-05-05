--- v6 (2026-04-14)
+++ v7 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra895106bbe2f413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159b6fe9b9e24a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6155be284b74483f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b294e8893b14511"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raec644af2f2242ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6155be284b74483f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75cede37ecc94e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b294e8893b14511" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B77D4428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>