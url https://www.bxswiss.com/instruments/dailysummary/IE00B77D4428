--- v7 (2026-05-05)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159b6fe9b9e24a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2e71f1ea7e4cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b294e8893b14511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63c7ca0e2124b29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75cede37ecc94e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b294e8893b14511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re015bd86ba314d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63c7ca0e2124b29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B77D4428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>137,907</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>