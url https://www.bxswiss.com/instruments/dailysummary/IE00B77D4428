--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2e71f1ea7e4cc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d737c3e01043d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63c7ca0e2124b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R035de810f48e4fa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re015bd86ba314d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63c7ca0e2124b29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R149507178f1546cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R035de810f48e4fa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B77D4428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>