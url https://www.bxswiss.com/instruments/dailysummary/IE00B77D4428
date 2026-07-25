--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d737c3e01043d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6840a594d1f4f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R035de810f48e4fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9be07da469a645c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R149507178f1546cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R035de810f48e4fa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff02e636ba54c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9be07da469a645c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B77D4428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>145,672</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,617</x:t>
-[...301 lines deleted...]
-          <x:t>147,036</x:t>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>