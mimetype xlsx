--- v10 (2026-07-25)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6840a594d1f4f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56db68b65d53455d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9be07da469a645c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R106b6b60138b4914"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff02e636ba54c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9be07da469a645c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R182d1751e388446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R106b6b60138b4914" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B77D4428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>