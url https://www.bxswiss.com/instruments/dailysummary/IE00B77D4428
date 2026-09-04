--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56db68b65d53455d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c7cd782f9254714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R106b6b60138b4914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b21678b13884d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R182d1751e388446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R106b6b60138b4914" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a1de4d8b71d4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b21678b13884d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B77D4428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>149,240</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,593</x:t>
-[...598 lines deleted...]
-          <x:t>153,557</x:t>
+          <x:t>151,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>