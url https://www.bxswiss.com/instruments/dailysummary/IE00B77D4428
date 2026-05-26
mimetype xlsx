--- v7 (2026-05-05)
+++ v8 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159b6fe9b9e24a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4c9e3db21d4e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b294e8893b14511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R321ab9c52b3f4b63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75cede37ecc94e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b294e8893b14511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222e4dc554a44e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R321ab9c52b3f4b63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B77D4428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>