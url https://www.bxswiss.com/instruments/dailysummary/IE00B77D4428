--- v8 (2026-05-26)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4c9e3db21d4e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2e71f1ea7e4cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R321ab9c52b3f4b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63c7ca0e2124b29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222e4dc554a44e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R321ab9c52b3f4b63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re015bd86ba314d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63c7ca0e2124b29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B77D4428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,045</x:t>
@@ -683,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>