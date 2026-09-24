--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c7cd782f9254714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab24f9b95e04610" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b21678b13884d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d02979ccc8641f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a1de4d8b71d4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b21678b13884d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb8e47825dc48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d02979ccc8641f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B77D4428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>153,646</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,259</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>152,999</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,960</x:t>
-[...539 lines deleted...]
-          <x:t>152,093</x:t>
+          <x:t>153,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>