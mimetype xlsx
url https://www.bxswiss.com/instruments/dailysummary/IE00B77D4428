--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab24f9b95e04610" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8ee47c521d48fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d02979ccc8641f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra53ababda8874b3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb8e47825dc48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d02979ccc8641f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc46ee61940e4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra53ababda8874b3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B77D4428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>