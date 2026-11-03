--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8ee47c521d48fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc16ce681472e4a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra53ababda8874b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0e0ee5dba042dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc46ee61940e4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra53ababda8874b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2163c85c97478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0e0ee5dba042dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B77D4428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>