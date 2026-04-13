--- v4 (2026-03-24)
+++ v5 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954f208d48544749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bdf49f628f846fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b3d28ea504a47c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R032fa982d52842f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5993df801734420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b3d28ea504a47c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3cfdf28212f441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R032fa982d52842f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B74DQ490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>