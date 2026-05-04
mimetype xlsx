--- v5 (2026-04-13)
+++ v6 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bdf49f628f846fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ad3d71a35f4905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R032fa982d52842f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64514ba6c4de438e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3cfdf28212f441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R032fa982d52842f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc76bf02bf4174a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64514ba6c4de438e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B74DQ490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>