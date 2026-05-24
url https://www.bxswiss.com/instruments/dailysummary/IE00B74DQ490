--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ad3d71a35f4905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb152721c5690446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64514ba6c4de438e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7071821c2a6495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc76bf02bf4174a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64514ba6c4de438e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18c624b8bff4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7071821c2a6495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B74DQ490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,992</x:t>
-[...26 lines deleted...]
-          <x:t>70,671</x:t>
+          <x:t>70,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,470</x:t>
-[...350 lines deleted...]
-          <x:t>70,351</x:t>
+          <x:t>70,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>