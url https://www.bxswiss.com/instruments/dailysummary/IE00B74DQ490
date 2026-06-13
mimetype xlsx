--- v7 (2026-05-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb152721c5690446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3521ba507404387" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7071821c2a6495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a7952df7a934f89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18c624b8bff4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7071821c2a6495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41e431e049a54114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a7952df7a934f89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B74DQ490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,779</x:t>
-[...102 lines deleted...]
-          <x:t>71,008</x:t>
+          <x:t>70,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,072</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>70,532</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>