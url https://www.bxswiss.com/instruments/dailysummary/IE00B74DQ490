--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3521ba507404387" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e230cbba0e24118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a7952df7a934f89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf0c6abe2ad4711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41e431e049a54114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a7952df7a934f89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b2d8b922cc4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf0c6abe2ad4711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B74DQ490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>70,483</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,731</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>71,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>71,523</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>71,867</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,735</x:t>
-[...16 lines deleted...]
-          <x:t>71,931</x:t>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,793</x:t>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>