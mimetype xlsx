--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e230cbba0e24118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960916b10c3343e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf0c6abe2ad4711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99ea8c8ac81b4b42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b2d8b922cc4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf0c6abe2ad4711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R331741ad174340b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99ea8c8ac81b4b42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B74DQ490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>71,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>71,523</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>71,867</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,735</x:t>
-[...16 lines deleted...]
-          <x:t>71,931</x:t>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,793</x:t>
-[...21 lines deleted...]
-          <x:t>71,656</x:t>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,744</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>71,254</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,483</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>71,483</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,340</x:t>
-[...166 lines deleted...]
-          <x:t>71,300</x:t>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>