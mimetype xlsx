--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960916b10c3343e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0fec96adefa4244" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99ea8c8ac81b4b42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ca5f58249749c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R331741ad174340b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99ea8c8ac81b4b42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f49b353857e410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ca5f58249749c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B74DQ490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>71,483</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,340</x:t>
-[...340 lines deleted...]
-          <x:t>71,775</x:t>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,500</x:t>
-[...193 lines deleted...]
-          <x:t>71,963</x:t>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>