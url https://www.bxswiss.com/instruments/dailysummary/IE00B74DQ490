--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0fec96adefa4244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc14beb7d9940be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ca5f58249749c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3dcffdf0aa040e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f49b353857e410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ca5f58249749c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R260dcfbab5ea4eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3dcffdf0aa040e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B74DQ490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>71,775</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,500</x:t>
-[...80 lines deleted...]
-          <x:t>71,507</x:t>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,776</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...440 lines deleted...]
-          <x:t>72,172</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,078</x:t>
-[...31 lines deleted...]
-          <x:t>72,335</x:t>
+          <x:t>72,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>