--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc14beb7d9940be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169e9e2e4dbf4e48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3dcffdf0aa040e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab83b5e82b804cac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R260dcfbab5ea4eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3dcffdf0aa040e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffed4eb9b0064f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab83b5e82b804cac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B74DQ490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>71,884</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,147</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>71,637</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>72,272</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>