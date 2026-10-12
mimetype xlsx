--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169e9e2e4dbf4e48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23dd15b939764e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab83b5e82b804cac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc1d0bf9bb5475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffed4eb9b0064f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab83b5e82b804cac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc278663a83c4461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc1d0bf9bb5475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B74DQ490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>72,161</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>