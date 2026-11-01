--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23dd15b939764e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731829c71b36461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc1d0bf9bb5475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5a06d716ed4bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc278663a83c4461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc1d0bf9bb5475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc88bc975d78846d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5a06d716ed4bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global High Yield Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B74DQ490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>71,523</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,539</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,582</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>