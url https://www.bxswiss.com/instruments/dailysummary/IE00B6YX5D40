--- v10 (2026-08-29)
+++ v11 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14dfd1b0016f4dac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70314bee39cf4a71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f68b6fe8ac4f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9a26445e264d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc25975583bc445df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f68b6fe8ac4f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80f1807cb35345b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9a26445e264d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5D40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>70,389</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>