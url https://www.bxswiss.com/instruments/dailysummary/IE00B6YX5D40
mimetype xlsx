--- v11 (2026-10-07)
+++ v12 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70314bee39cf4a71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a25e10f1e64bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9a26445e264d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c4a3e6900b44a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80f1807cb35345b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9a26445e264d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4d4719269f14221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c4a3e6900b44a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5D40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,455</x:t>
-[...107 lines deleted...]
-          <x:t>68,255</x:t>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,848</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>68,333</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>