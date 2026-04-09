--- v4 (2026-03-14)
+++ v5 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9195d1880434434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d6951d362bb4a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7524a5e870e643e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red04eb1d9c944552"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9aa9bf758e45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7524a5e870e643e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9adee49bf33f4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red04eb1d9c944552" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5D40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>