--- v5 (2026-04-09)
+++ v6 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d6951d362bb4a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re25cf4909e274b1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red04eb1d9c944552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d736ccada24291"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9adee49bf33f4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red04eb1d9c944552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff9169188ada4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d736ccada24291" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5D40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>65,107</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,007</x:t>
-[...92 lines deleted...]
-          <x:t>64,067</x:t>
+          <x:t>64,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,648</x:t>
-[...11 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>64,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,767</x:t>
-[...333 lines deleted...]
-          <x:t>64,799</x:t>
+          <x:t>63,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>