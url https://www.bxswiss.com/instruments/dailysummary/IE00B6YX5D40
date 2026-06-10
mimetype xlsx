--- v6 (2026-04-30)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re25cf4909e274b1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b31041a0a3419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d736ccada24291"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c9b3863aa924dd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff9169188ada4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d736ccada24291" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1129d9687041d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c9b3863aa924dd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5D40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>64,080</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,351</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>64,554</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>