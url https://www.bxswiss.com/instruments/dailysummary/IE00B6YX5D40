--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b31041a0a3419f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1787168438746cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c9b3863aa924dd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re524f5dc6d4e4488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1129d9687041d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c9b3863aa924dd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racfb706436854766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re524f5dc6d4e4488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5D40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>