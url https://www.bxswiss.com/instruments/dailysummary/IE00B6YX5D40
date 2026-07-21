--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1787168438746cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca2c922624b41a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re524f5dc6d4e4488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b353dcc69184fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racfb706436854766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re524f5dc6d4e4488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df8a1b585d841b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b353dcc69184fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5D40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>66,492</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,217</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>67,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,670</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>