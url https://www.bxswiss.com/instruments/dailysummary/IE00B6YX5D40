--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca2c922624b41a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14dfd1b0016f4dac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b353dcc69184fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f68b6fe8ac4f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df8a1b585d841b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b353dcc69184fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc25975583bc445df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f68b6fe8ac4f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5D40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>69,173</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>