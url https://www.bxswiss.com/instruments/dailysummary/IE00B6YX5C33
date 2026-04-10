--- v4 (2026-03-21)
+++ v5 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf70eb3d43764f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R267c6b4b4c294500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reffc8ab20c284173"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5d125df29c4692"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd56a357614604118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reffc8ab20c284173" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb17ee10046944100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5d125df29c4692" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5C33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>