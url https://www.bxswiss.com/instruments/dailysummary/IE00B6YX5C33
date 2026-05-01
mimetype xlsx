--- v5 (2026-04-10)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R267c6b4b4c294500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8381d6add99240fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5d125df29c4692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5beb06a6eb204ac2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb17ee10046944100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5d125df29c4692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e3618308f6e4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5beb06a6eb204ac2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5C33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>