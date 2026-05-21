--- v6 (2026-05-01)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8381d6add99240fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf781888f72554169" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5beb06a6eb204ac2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48353b40ecc0495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e3618308f6e4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5beb06a6eb204ac2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2490a447157e47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48353b40ecc0495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5C33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>