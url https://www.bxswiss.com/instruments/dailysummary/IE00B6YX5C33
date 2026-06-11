--- v7 (2026-05-21)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf781888f72554169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8aca5e699fa4c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48353b40ecc0495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f990cfb0ac64e39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2490a447157e47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48353b40ecc0495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R131cbad4a3854fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f990cfb0ac64e39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5C33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>