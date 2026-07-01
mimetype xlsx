--- v8 (2026-06-11)
+++ v9 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8aca5e699fa4c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc8eef6ddc34381" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f990cfb0ac64e39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb57231f810a04991"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R131cbad4a3854fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f990cfb0ac64e39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222586f589894c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb57231f810a04991" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5C33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>