--- v9 (2026-07-01)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc8eef6ddc34381" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba57bbf1af54696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb57231f810a04991"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree813bfa858248f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222586f589894c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb57231f810a04991" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c1db77bee348e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree813bfa858248f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5C33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>