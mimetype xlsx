--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba57bbf1af54696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa2ebb989184489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree813bfa858248f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb733258fe5048e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c1db77bee348e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree813bfa858248f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853b83dd77434a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb733258fe5048e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5C33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>605,548</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>