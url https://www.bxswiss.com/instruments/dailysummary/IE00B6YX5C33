--- v11 (2026-08-30)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa2ebb989184489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55a4ed69756b4fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb733258fe5048e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9419b116cb3b43a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853b83dd77434a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb733258fe5048e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra78c4759b31b4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9419b116cb3b43a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5C33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>623,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>616,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>