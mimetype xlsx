--- v12 (2026-09-20)
+++ v13 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55a4ed69756b4fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce38c70593404336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9419b116cb3b43a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R525bd651b1a74604"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra78c4759b31b4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9419b116cb3b43a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3469e8289704c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R525bd651b1a74604" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5C33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>617,918</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>617,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,293</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>628,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>628,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>