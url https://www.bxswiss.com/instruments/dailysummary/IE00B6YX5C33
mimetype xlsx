--- v13 (2026-10-11)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce38c70593404336" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a6237ae2ee44084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R525bd651b1a74604"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2564b9441d0f4d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3469e8289704c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R525bd651b1a74604" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd85610f67b824418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2564b9441d0f4d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5C33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>641,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>