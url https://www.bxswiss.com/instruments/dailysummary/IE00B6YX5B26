--- v3 (2026-01-31)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353a2f96939242fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ddaea5837046de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1f0623030ad4ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb50ab58920754388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raacadf5df74d4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1f0623030ad4ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a99eec4482e4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb50ab58920754388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Emerging Markets Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5B26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.12.2025</x:t>
-[...36 lines deleted...]
-          <x:t>13,450</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,211</x:t>
-[...60 lines deleted...]
-          <x:t>08.01.2026</x:t>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,498</x:t>
-[...441 lines deleted...]
-          <x:t>13,777</x:t>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>