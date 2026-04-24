--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ddaea5837046de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f70efa37fa491e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb50ab58920754388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1c969727074acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a99eec4482e4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb50ab58920754388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccce6756dc8b444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1c969727074acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Emerging Markets Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5B26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,682</x:t>
-[...603 lines deleted...]
-          <x:t>13,265</x:t>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>