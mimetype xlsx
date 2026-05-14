--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f70efa37fa491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ca53144a114594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1c969727074acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee6759c94264caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccce6756dc8b444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1c969727074acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R868c366cce2547a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee6759c94264caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Emerging Markets Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5B26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,620</x:t>
-[...48 lines deleted...]
-          <x:t>13,446</x:t>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,387</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>13,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,520</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>