--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ca53144a114594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0980e8f6f62f4f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee6759c94264caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c1b0e68c6174698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R868c366cce2547a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee6759c94264caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc8411b4d0c74df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c1b0e68c6174698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Emerging Markets Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5B26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,473</x:t>
-[...65 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,635</x:t>
-[...58 lines deleted...]
-          <x:t>13,556</x:t>
+          <x:t>13,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...359 lines deleted...]
-          <x:t>13,787</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,767</x:t>
-[...58 lines deleted...]
-          <x:t>13,799</x:t>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>