--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0980e8f6f62f4f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e2ab0dd3f54288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c1b0e68c6174698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec908547b4754d73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc8411b4d0c74df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c1b0e68c6174698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ce8c1824b5c4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec908547b4754d73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Emerging Markets Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5B26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,827</x:t>
-[...80 lines deleted...]
-          <x:t>13,892</x:t>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,761</x:t>
-[...183 lines deleted...]
-          <x:t>13,476</x:t>
+          <x:t>13,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>13,798</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>