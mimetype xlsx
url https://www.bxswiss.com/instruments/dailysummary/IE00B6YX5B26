--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e2ab0dd3f54288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2158a9045b4d01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec908547b4754d73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd377d8563cb548d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ce8c1824b5c4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec908547b4754d73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc743da1f204174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd377d8563cb548d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Emerging Markets Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5B26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>13,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,568</x:t>
-[...274 lines deleted...]
-          <x:t>13,501</x:t>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>