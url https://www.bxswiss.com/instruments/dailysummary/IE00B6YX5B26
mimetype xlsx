--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2158a9045b4d01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ade62c41d14643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd377d8563cb548d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1790ae98fbfd4f25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc743da1f204174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd377d8563cb548d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c1e65501b84ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1790ae98fbfd4f25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Emerging Markets Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5B26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,952</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>14,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,771</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>