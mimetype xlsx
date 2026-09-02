--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ade62c41d14643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be5f47eb7b44315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1790ae98fbfd4f25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R929bfc18d82b458b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c1e65501b84ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1790ae98fbfd4f25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef0d0dad9874831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R929bfc18d82b458b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Emerging Markets Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5B26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,069</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>16.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>14,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,995</x:t>
-[...146 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>14,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,421</x:t>
-[...333 lines deleted...]
-          <x:t>14,138</x:t>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>