--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be5f47eb7b44315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82d6db47e624c10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R929bfc18d82b458b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391eb1e4fcc54d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef0d0dad9874831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R929bfc18d82b458b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2224d3a8963941a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391eb1e4fcc54d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Emerging Markets Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5B26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>14,137</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,088</x:t>
-[...43 lines deleted...]
-          <x:t>14,200</x:t>
+          <x:t>14,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,142</x:t>
-[...43 lines deleted...]
-          <x:t>14,068</x:t>
+          <x:t>14,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,068</x:t>
-[...124 lines deleted...]
-          <x:t>14,198</x:t>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,257</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>14,228</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>