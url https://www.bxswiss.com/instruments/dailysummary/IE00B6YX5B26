--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82d6db47e624c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139c090d0610417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391eb1e4fcc54d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074bf6fc8e1f490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2224d3a8963941a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391eb1e4fcc54d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fc749a8944a4422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074bf6fc8e1f490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Emerging Markets Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5B26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,459</x:t>
-[...85 lines deleted...]
-          <x:t>14,179</x:t>
+          <x:t>14,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...248 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,393</x:t>
-[...43 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>14,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,296</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>14,419</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>