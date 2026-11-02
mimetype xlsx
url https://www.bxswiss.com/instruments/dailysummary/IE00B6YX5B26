--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139c090d0610417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731db5ee4aaa47c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074bf6fc8e1f490c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7020fc0c1646c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fc749a8944a4422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074bf6fc8e1f490c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37604a97c2a8458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7020fc0c1646c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Emerging Markets Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6YX5B26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,393</x:t>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,393</x:t>
-[...566 lines deleted...]
-          <x:t>14,295</x:t>
+          <x:t>14,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>