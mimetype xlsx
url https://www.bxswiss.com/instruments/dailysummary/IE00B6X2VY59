--- v5 (2026-03-30)
+++ v6 (2026-04-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02796e53fbae4362" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e6323167d240d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a41703ef2b540a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R641d726325494115"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd52a57b91b74aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a41703ef2b540a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c5903a4cd8c45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R641d726325494115" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EUR Corporate Bond Interest Rate Hedged ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6X2VY59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>