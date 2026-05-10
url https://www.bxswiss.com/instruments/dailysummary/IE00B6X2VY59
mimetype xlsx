--- v6 (2026-04-20)
+++ v7 (2026-05-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e6323167d240d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0aee4093eeb44bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R641d726325494115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73aaf4e0f7c243d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c5903a4cd8c45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R641d726325494115" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1cbd9c99af849ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73aaf4e0f7c243d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EUR Corporate Bond Interest Rate Hedged ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6X2VY59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>