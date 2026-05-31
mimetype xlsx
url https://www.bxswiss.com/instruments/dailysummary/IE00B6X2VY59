--- v7 (2026-05-10)
+++ v8 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0aee4093eeb44bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9495f08971e4fc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73aaf4e0f7c243d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5423a656010e4c7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1cbd9c99af849ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73aaf4e0f7c243d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74874f31aed54ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5423a656010e4c7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EUR Corporate Bond Interest Rate Hedged ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6X2VY59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>91,702</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>91,472</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,173</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>91,149</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>