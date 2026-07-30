--- v8 (2026-05-31)
+++ v9 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9495f08971e4fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce3b4e1462845df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5423a656010e4c7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4bf7e32064846ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74874f31aed54ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5423a656010e4c7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R105e8e2abd7347fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4bf7e32064846ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EUR Corporate Bond Interest Rate Hedged ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6X2VY59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>90,896</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,357</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>21.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,387</x:t>
-[...112 lines deleted...]
-          <x:t>91,073</x:t>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,297</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>91,249</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>