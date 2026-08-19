--- v9 (2026-07-30)
+++ v10 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce3b4e1462845df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a2a1ab43654ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4bf7e32064846ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34e144ba6ec4743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R105e8e2abd7347fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4bf7e32064846ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd61705717f384756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34e144ba6ec4743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EUR Corporate Bond Interest Rate Hedged ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6X2VY59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>91,666</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,000</x:t>
-[...173 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,389</x:t>
-[...117 lines deleted...]
-          <x:t>92,345</x:t>
+          <x:t>92,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>