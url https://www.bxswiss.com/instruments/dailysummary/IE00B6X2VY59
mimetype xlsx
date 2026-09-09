--- v10 (2026-08-19)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a2a1ab43654ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524f06fbbd3e4893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34e144ba6ec4743"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df4e733ce9b4127"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd61705717f384756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34e144ba6ec4743" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R545a95b69c0240a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df4e733ce9b4127" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EUR Corporate Bond Interest Rate Hedged ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6X2VY59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>92,722</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,245</x:t>
+          <x:t>92,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,603</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>92,417</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,741</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>93,311</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,897</x:t>
-[...85 lines deleted...]
-          <x:t>93,371</x:t>
+          <x:t>93,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>