--- v11 (2026-09-09)
+++ v12 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524f06fbbd3e4893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510a3fbbf93b4ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df4e733ce9b4127"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cbe366bde3d419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R545a95b69c0240a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df4e733ce9b4127" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b78529945548f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cbe366bde3d419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EUR Corporate Bond Interest Rate Hedged ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6X2VY59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>92,417</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,741</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>93,311</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,897</x:t>
-[...38 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>93,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,328</x:t>
-[...441 lines deleted...]
-          <x:t>93,398</x:t>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>