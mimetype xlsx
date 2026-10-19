--- v12 (2026-09-29)
+++ v13 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510a3fbbf93b4ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9a9958806b4dac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cbe366bde3d419a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e584ab0c39e4a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b78529945548f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cbe366bde3d419a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7f4d0b127724990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e584ab0c39e4a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EUR Corporate Bond Interest Rate Hedged ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6X2VY59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>