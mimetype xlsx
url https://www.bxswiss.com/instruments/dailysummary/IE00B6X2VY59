--- v13 (2026-10-19)
+++ v14 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9a9958806b4dac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd26d75a4a14840c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e584ab0c39e4a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5e5e28aa7a4c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7f4d0b127724990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e584ab0c39e4a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc500db0e713346a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5e5e28aa7a4c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EUR Corporate Bond Interest Rate Hedged ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6X2VY59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>92,095</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,287</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,451</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>