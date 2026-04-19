--- v5 (2026-03-30)
+++ v6 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b482577da949e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25cb36d5bc3e4c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ba4339bd6234d61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18febf59c4b24613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67250875b3b846fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ba4339bd6234d61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4e3e6e50b046e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18febf59c4b24613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V J.P. Morgan USD EM Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6TLBW47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>71,359</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>70,493</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>