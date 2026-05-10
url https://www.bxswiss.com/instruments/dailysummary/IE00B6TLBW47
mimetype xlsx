--- v6 (2026-04-19)
+++ v7 (2026-05-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25cb36d5bc3e4c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca71b10cff34aa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18febf59c4b24613"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra03db10498d340ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4e3e6e50b046e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18febf59c4b24613" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024c9236947a476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra03db10498d340ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V J.P. Morgan USD EM Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6TLBW47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>71,879</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>69,816</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,570</x:t>
-[...463 lines deleted...]
-          <x:t>70,700</x:t>
+          <x:t>70,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>