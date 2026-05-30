--- v7 (2026-05-10)
+++ v8 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca71b10cff34aa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R081f14b9d1d14fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra03db10498d340ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1842631856fa4090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024c9236947a476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra03db10498d340ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redd88717f5724073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1842631856fa4090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V J.P. Morgan USD EM Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6TLBW47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>70,411</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,159</x:t>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>70,963</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,428</x:t>
-[...102 lines deleted...]
-          <x:t>71,553</x:t>
+          <x:t>71,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,118</x:t>
-[...242 lines deleted...]
-          <x:t>70,566</x:t>
+          <x:t>71,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>