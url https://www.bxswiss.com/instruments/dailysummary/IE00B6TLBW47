--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R081f14b9d1d14fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf63905cda4b14978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1842631856fa4090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e70cd25cf74b02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redd88717f5724073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1842631856fa4090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31d24b3322245dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e70cd25cf74b02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V J.P. Morgan USD EM Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6TLBW47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>70,576</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,227</x:t>
-[...436 lines deleted...]
-          <x:t>70,948</x:t>
+          <x:t>71,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>