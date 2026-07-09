--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf63905cda4b14978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5083d46a88224ff5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e70cd25cf74b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c64bdc5f0324890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31d24b3322245dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e70cd25cf74b02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fbff588403d4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c64bdc5f0324890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V J.P. Morgan USD EM Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6TLBW47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>