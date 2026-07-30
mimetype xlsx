--- v10 (2026-07-09)
+++ v11 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5083d46a88224ff5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d84ef5f195f408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c64bdc5f0324890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b66df1bba444638"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fbff588403d4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c64bdc5f0324890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a49c88dcbb4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b66df1bba444638" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V J.P. Morgan USD EM Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6TLBW47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>71,963</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>72,321</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>