--- v11 (2026-07-30)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d84ef5f195f408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d9fffc4e4d43cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b66df1bba444638"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ec62318a1742aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a49c88dcbb4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b66df1bba444638" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dad0e26774e4ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ec62318a1742aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V J.P. Morgan USD EM Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6TLBW47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...387 lines deleted...]
-          <x:t>72,762</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,212</x:t>
-[...215 lines deleted...]
-          <x:t>73,186</x:t>
+          <x:t>72,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>