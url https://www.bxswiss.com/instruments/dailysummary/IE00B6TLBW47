--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d9fffc4e4d43cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283ed14ecfa343c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ec62318a1742aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5323719fd5b48a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dad0e26774e4ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ec62318a1742aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad188999ecd4586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5323719fd5b48a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V J.P. Morgan USD EM Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6TLBW47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>73,103</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>72,803</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>