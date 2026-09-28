--- v13 (2026-09-08)
+++ v14 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283ed14ecfa343c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5622ee058c914a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5323719fd5b48a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d99367a76444b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad188999ecd4586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5323719fd5b48a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c067e31e7d949dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d99367a76444b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V J.P. Morgan USD EM Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6TLBW47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,005</x:t>
-[...85 lines deleted...]
-          <x:t>71,445</x:t>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,873</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>72,007</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...181 lines deleted...]
-          <x:t>72,470</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>