--- v14 (2026-09-28)
+++ v15 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5622ee058c914a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2cc7e32c4349f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d99367a76444b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b28604452cb4796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c067e31e7d949dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d99367a76444b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e39fea7f3a14caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b28604452cb4796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V J.P. Morgan USD EM Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6TLBW47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>72,007</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>72,670</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,588</x:t>
-[...539 lines deleted...]
-          <x:t>72,018</x:t>
+          <x:t>72,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>